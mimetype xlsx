--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -110,60 +110,60 @@
   <si>
     <t>Dygas</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Opaluch</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Wierzejski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Opaliński</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t xml:space="preserve">Karol </t>
+  </si>
+  <si>
+    <t>Rodak</t>
+  </si>
+  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Jerzak</t>
-  </si>
-[...4 lines deleted...]
-    <t>Rodak</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Opiński</t>
   </si>
   <si>
     <t>Tadeusz</t>
   </si>
   <si>
     <t>Bellaby</t>
   </si>
   <si>
     <t>Witek</t>
   </si>
   <si>
     <t>Kalinowski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Łabędzki</t>
   </si>
@@ -798,89 +798,89 @@
       </c>
       <c r="B11" s="2">
         <v>9613</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>12164</v>
+        <v>4789</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>31</v>
+      <c r="G12" s="2">
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>4789</v>
+        <v>12164</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>7</v>
+      <c r="G13" s="2" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>4785</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>15</v>
       </c>
     </row>