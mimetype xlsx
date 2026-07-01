--- v0 (2026-04-01)
+++ v1 (2026-07-01)
@@ -59,63 +59,63 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Tkachuk</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
     <t>Petriianchuk</t>
   </si>
   <si>
     <t>Ihor</t>
   </si>
   <si>
     <t>Lesiuk</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Ivan</t>
   </si>
   <si>
+    <t>Soboliev</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Korzuk</t>
-  </si>
-[...7 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Mikhailo</t>
   </si>
   <si>
     <t>Fedko</t>
   </si>
   <si>
     <t>Misha</t>
   </si>
   <si>
     <t>Hewich</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Pavlo</t>
   </si>
   <si>
     <t>Petriianchyk</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
@@ -661,135 +661,135 @@
       </c>
       <c r="B4" s="2">
         <v>11726</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>10694</v>
+        <v>11725</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2">
-        <v>5</v>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11725</v>
+        <v>10694</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>19</v>
+      <c r="G6" s="2">
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>8935</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>11598</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>11323</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>9</v>
       </c>
     </row>
@@ -929,62 +929,62 @@
       </c>
       <c r="G15" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>10565</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>10544</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>10562</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
@@ -998,51 +998,51 @@
       </c>
       <c r="G18" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>10536</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5832</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>4</v>
       </c>
     </row>
@@ -1067,74 +1067,74 @@
       </c>
       <c r="G21" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>11535</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>10698</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>