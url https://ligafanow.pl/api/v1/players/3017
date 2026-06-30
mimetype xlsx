--- v0 (2026-04-01)
+++ v1 (2026-06-30)
@@ -80,60 +80,60 @@
   <si>
     <t>Zhardemgaliyev</t>
   </si>
   <si>
     <t>Assylkhan</t>
   </si>
   <si>
     <t>Kaiyrzhanov</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bakbergen</t>
   </si>
   <si>
     <t>Yeletan</t>
   </si>
   <si>
     <t xml:space="preserve">Bauyrzhan </t>
   </si>
   <si>
     <t xml:space="preserve">Zhanuzakov </t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Daniyar</t>
   </si>
   <si>
+    <t>Seidakhmet</t>
+  </si>
+  <si>
     <t>Seiduali</t>
-  </si>
-[...4 lines deleted...]
-    <t>Seidakhmet</t>
   </si>
   <si>
     <t>Darkhan</t>
   </si>
   <si>
     <t>Nurkassym</t>
   </si>
   <si>
     <t xml:space="preserve">Daulet </t>
   </si>
   <si>
     <t>Niyazov</t>
   </si>
   <si>
     <t>Dias</t>
   </si>
   <si>
     <t>Kakenov</t>
   </si>
   <si>
     <t xml:space="preserve">Iliyas </t>
   </si>
   <si>
     <t>Aidarbek</t>
   </si>
@@ -721,89 +721,89 @@
       </c>
       <c r="B7" s="2">
         <v>6645</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>11595</v>
+        <v>11051</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>52</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11051</v>
+        <v>11595</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>11050</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>21</v>
       </c>
     </row>
@@ -891,51 +891,51 @@
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G14" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>11775</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>10498</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">