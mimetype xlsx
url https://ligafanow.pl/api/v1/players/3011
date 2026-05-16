--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -116,57 +116,57 @@
   <si>
     <t>Radziszewski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Bieniek</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Stradowski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Kurzelewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Mrysz</t>
+  </si>
+  <si>
     <t>Hermanowicz</t>
   </si>
   <si>
     <t>Wydrzyński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mrysz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Jarosz</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Zarzecki</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Fota</t>
   </si>
   <si>
     <t>Staszek</t>
   </si>
@@ -859,97 +859,97 @@
       </c>
       <c r="B13" s="2">
         <v>9083</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>10975</v>
+        <v>10976</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-        <v>10</v>
+      <c r="G14" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>6085</v>
+        <v>10975</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>10976</v>
+        <v>6085</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>12083</v>
       </c>
       <c r="C17" s="2" t="s">