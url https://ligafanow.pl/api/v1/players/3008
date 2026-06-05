--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -155,54 +155,54 @@
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Kontek</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Zimny</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Sidoruk</t>
   </si>
   <si>
     <t>Ernel</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
+    <t>Fedosiuk</t>
+  </si>
+  <si>
     <t>Yaremenko</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fedosiuk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t xml:space="preserve">Gratkowski </t>
   </si>
   <si>
     <t>Stanislaw</t>
   </si>
   <si>
     <t>Shahov</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Krzyżański</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
@@ -1027,77 +1027,77 @@
       </c>
       <c r="B19" s="2">
         <v>12171</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>5539</v>
+        <v>5862</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>5862</v>
+        <v>5539</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>494</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">