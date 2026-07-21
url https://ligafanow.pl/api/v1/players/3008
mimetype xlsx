--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -89,56 +89,56 @@
   <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Hrynda</t>
   </si>
   <si>
     <t>Anton</t>
   </si>
   <si>
     <t>Klymak</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t xml:space="preserve">Artur </t>
   </si>
   <si>
     <t xml:space="preserve">Kustov </t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
+    <t>Orłowski</t>
+  </si>
+  <si>
     <t>Gnatkowski</t>
   </si>
   <si>
-    <t>Orłowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniil</t>
   </si>
   <si>
     <t>Krylou</t>
   </si>
   <si>
     <t>Danila</t>
   </si>
   <si>
     <t>Lazko</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Chraniuk</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Fijałek</t>
   </si>
   <si>
     <t>Kamil</t>
@@ -146,54 +146,54 @@
   <si>
     <t>Kiepas</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Krejkont</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Kontek</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Zimny</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Ernel</t>
+  </si>
+  <si>
     <t>Sidoruk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ernel</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
     <t>Fedosiuk</t>
   </si>
   <si>
     <t>Yaremenko</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t xml:space="preserve">Gratkowski </t>
   </si>
   <si>
     <t>Stanislaw</t>
   </si>
   <si>
     <t>Shahov</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
@@ -751,74 +751,74 @@
       </c>
       <c r="B7" s="2">
         <v>4090</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>11140</v>
+        <v>11475</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11475</v>
+        <v>11140</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>11347</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -981,74 +981,74 @@
       </c>
       <c r="B17" s="2">
         <v>12126</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8543</v>
+        <v>12171</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>12171</v>
+        <v>8543</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5862</v>
       </c>
       <c r="C20" s="2" t="s">