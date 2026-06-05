--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -173,51 +173,51 @@
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Czarniecki</t>
   </si>
   <si>
     <t>Więckowski</t>
   </si>
   <si>
     <t>Opęchowski</t>
   </si>
   <si>
     <t>Jaroszek</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Chojnacki</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
-    <t>Zonnenberg</t>
+    <t>Skorupka</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Roguski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Piątek</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Pajewski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>