--- v1 (2026-06-05)
+++ v2 (2026-09-14)
@@ -152,60 +152,60 @@
   <si>
     <t>KAZ</t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
     <t>Korczak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Czapnik</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
+    <t>Opęchowski</t>
+  </si>
+  <si>
     <t>Czarniecki</t>
   </si>
   <si>
+    <t>Jaroszek</t>
+  </si>
+  <si>
     <t>Więckowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jaroszek</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Chojnacki</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Skorupka</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Roguski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Piątek</t>
   </si>
@@ -846,89 +846,89 @@
       </c>
       <c r="B11" s="2">
         <v>10083</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>12019</v>
+        <v>7650</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>17</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7650</v>
+        <v>12019</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>7173</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
     </row>
@@ -1007,135 +1007,135 @@
       </c>
       <c r="B18" s="2">
         <v>7652</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>7717</v>
+        <v>7169</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>96</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>7260</v>
+        <v>7717</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>40</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>7169</v>
+        <v>12085</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2">
-        <v>70</v>
+      <c r="G21" s="2" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>12085</v>
+        <v>7260</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>22</v>
+      <c r="G22" s="2">
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>8454</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>30</v>
       </c>
     </row>