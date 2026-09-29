--- v2 (2026-08-15)
+++ v3 (2026-09-29)
@@ -50,62 +50,62 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Siara</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Bartek</t>
+  </si>
+  <si>
+    <t>Pyl</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Bartek</t>
-[...1 lines deleted...]
-  <si>
     <t>Klimczak</t>
   </si>
   <si>
-    <t>Pyl</t>
-[...1 lines deleted...]
-  <si>
     <t>Darek</t>
   </si>
   <si>
     <t>Kostrzewa</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Dziedzicki</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Kiciński</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Pasternak</t>
   </si>
   <si>
     <t>Krzysztof</t>
@@ -125,84 +125,84 @@
   <si>
     <t>Małachowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Sandomirski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Niedźwiadek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Laskowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Olejnik</t>
+  </si>
+  <si>
     <t>Fijałkowski</t>
   </si>
   <si>
-    <t>Olejnik</t>
-[...1 lines deleted...]
-  <si>
     <t>Nowek</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Szkurłat</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Gipsiak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Zapolski</t>
+  </si>
+  <si>
     <t>Wasiak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zapolski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -606,158 +606,158 @@
       </c>
       <c r="B2" s="2">
         <v>8532</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>11243</v>
+        <v>3287</v>
       </c>
       <c r="C3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="E3" s="2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>3287</v>
+        <v>11243</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>11601</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2796</v>
+        <v>1652</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>11</v>
+      <c r="G6" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>1652</v>
+        <v>2796</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>9</v>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>11381</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -928,89 +928,89 @@
       </c>
       <c r="B16" s="2">
         <v>7215</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>10034</v>
+        <v>1649</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>11</v>
+      <c r="G17" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1649</v>
+        <v>10034</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>10</v>
+      <c r="G18" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>11167</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>14</v>
       </c>
     </row>
@@ -1089,89 +1089,89 @@
       </c>
       <c r="B23" s="2">
         <v>1660</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>1651</v>
+        <v>3289</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>4</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>3289</v>
+        <v>1651</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>11</v>
+      <c r="G25" s="2">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>