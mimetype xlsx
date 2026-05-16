--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -50,132 +50,132 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Siara</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Bartek</t>
+  </si>
+  <si>
+    <t>Pyl</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Bartek</t>
-[...1 lines deleted...]
-  <si>
     <t>Klimczak</t>
   </si>
   <si>
-    <t>Pyl</t>
-[...1 lines deleted...]
-  <si>
     <t>Darek</t>
   </si>
   <si>
     <t>Kostrzewa</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Dziedzicki</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Kiciński</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Pasternak</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Milczarek</t>
   </si>
   <si>
+    <t xml:space="preserve">Kuba </t>
+  </si>
+  <si>
+    <t>Małachowski</t>
+  </si>
+  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Marchwiński</t>
   </si>
   <si>
-    <t xml:space="preserve">Kuba </t>
-[...4 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Sandomirski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Niedźwiadek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Laskowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Nowek</t>
+  </si>
+  <si>
     <t>Fijałkowski</t>
   </si>
   <si>
     <t>Olejnik</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nowek</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Szkurłat</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Gipsiak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Wasiak</t>
   </si>
@@ -606,158 +606,158 @@
       </c>
       <c r="B2" s="2">
         <v>8532</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>11243</v>
+        <v>3287</v>
       </c>
       <c r="C3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="E3" s="2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>3287</v>
+        <v>11243</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>11601</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2796</v>
+        <v>1652</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>11</v>
+      <c r="G6" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>1652</v>
+        <v>2796</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>9</v>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>11381</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -790,74 +790,74 @@
       </c>
       <c r="B10" s="2">
         <v>2504</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2457</v>
+        <v>11566</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11566</v>
+        <v>2457</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>9333</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -928,112 +928,112 @@
       </c>
       <c r="B16" s="2">
         <v>1665</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>10034</v>
+        <v>11167</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>11</v>
+      <c r="G17" s="2">
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1649</v>
+        <v>10034</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>10</v>
+      <c r="G18" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>11167</v>
+        <v>1649</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>11166</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>