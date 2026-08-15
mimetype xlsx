--- v1 (2026-05-16)
+++ v2 (2026-08-15)
@@ -50,132 +50,132 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Siara</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Bartek</t>
   </si>
   <si>
+    <t>Klimczak</t>
+  </si>
+  <si>
     <t>Pyl</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Darek</t>
   </si>
   <si>
     <t>Kostrzewa</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Dziedzicki</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Kiciński</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Pasternak</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Milczarek</t>
   </si>
   <si>
+    <t>Kuba</t>
+  </si>
+  <si>
+    <t>Marchwiński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Małachowski</t>
   </si>
   <si>
-    <t>Kuba</t>
-[...4 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Sandomirski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Niedźwiadek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Laskowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Fijałkowski</t>
+  </si>
+  <si>
+    <t>Olejnik</t>
+  </si>
+  <si>
     <t>Nowek</t>
-  </si>
-[...4 lines deleted...]
-    <t>Olejnik</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Szkurłat</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Gipsiak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Wasiak</t>
   </si>
@@ -606,158 +606,158 @@
       </c>
       <c r="B2" s="2">
         <v>8532</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>3287</v>
+        <v>11243</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>11243</v>
+        <v>3287</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>11601</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>1652</v>
+        <v>2796</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2">
-        <v>9</v>
+      <c r="G6" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>2796</v>
+        <v>1652</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>11</v>
+      <c r="G7" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>11381</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -790,74 +790,74 @@
       </c>
       <c r="B10" s="2">
         <v>2504</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>11566</v>
+        <v>2457</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2457</v>
+        <v>11566</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>9333</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -882,158 +882,158 @@
       </c>
       <c r="B14" s="2">
         <v>1648</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>7215</v>
+        <v>1665</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1665</v>
+        <v>7215</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>11167</v>
+        <v>10034</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2">
-        <v>14</v>
+      <c r="G17" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>10034</v>
+        <v>1649</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>11</v>
+      <c r="G18" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>1649</v>
+        <v>11167</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>11166</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>