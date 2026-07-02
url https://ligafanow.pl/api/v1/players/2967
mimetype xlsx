--- v0 (2026-04-02)
+++ v1 (2026-07-02)
@@ -83,54 +83,54 @@
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Piwowarski</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Banasiewicz</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Stążecki</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Pietrzykowski</t>
+  </si>
+  <si>
     <t>Baka</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pietrzykowski</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Omen</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Pałka</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Ziemski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t xml:space="preserve">Szewczyk </t>
   </si>
@@ -733,89 +733,89 @@
       </c>
       <c r="B7" s="2">
         <v>4514</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>8444</v>
+        <v>3064</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>11</v>
+      <c r="G8" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>3064</v>
+        <v>8444</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2">
-        <v>6</v>
+      <c r="G9" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>11936</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>