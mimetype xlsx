--- v0 (2026-04-06)
+++ v1 (2026-07-06)
@@ -89,57 +89,57 @@
   <si>
     <t>Obzejta</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Baradziej-Szczęśniak</t>
   </si>
   <si>
     <t>Hermann</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Oleksiewicz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Gałecki</t>
+  </si>
+  <si>
     <t>Cenkalski</t>
   </si>
   <si>
     <t>Nieskórski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gałecki</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Michałowski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Wierzchołowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Jankowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Snopek</t>
   </si>
@@ -765,112 +765,112 @@
       </c>
       <c r="B8" s="2">
         <v>3213</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>3324</v>
+        <v>2971</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2">
-        <v>23</v>
+      <c r="G9" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>7892</v>
+        <v>3324</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2971</v>
+        <v>7892</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>11</v>
+      <c r="G11" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>3548</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -912,51 +912,51 @@
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>3321</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>5336</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
@@ -981,51 +981,51 @@
       </c>
       <c r="E17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7896</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>3107</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="2" t="s">