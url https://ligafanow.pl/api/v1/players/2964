--- v1 (2026-07-06)
+++ v2 (2026-10-08)
@@ -74,72 +74,72 @@
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Kuśmierz</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Wolski</t>
   </si>
   <si>
     <t>Amadeusz</t>
   </si>
   <si>
     <t>Obzejta</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
+    <t>Hermann</t>
+  </si>
+  <si>
     <t>Baradziej-Szczęśniak</t>
   </si>
   <si>
-    <t>Hermann</t>
-[...1 lines deleted...]
-  <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Oleksiewicz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Gałecki</t>
   </si>
   <si>
+    <t>Nieskórski</t>
+  </si>
+  <si>
     <t>Cenkalski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nieskórski</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Michałowski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Wierzchołowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Jankowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Snopek</t>
   </si>
@@ -696,74 +696,74 @@
       </c>
       <c r="B5" s="2">
         <v>9683</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2186</v>
+        <v>4921</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>4921</v>
+        <v>2186</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>3213</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -788,89 +788,89 @@
       </c>
       <c r="B9" s="2">
         <v>2971</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>3324</v>
+        <v>7892</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>7892</v>
+        <v>3324</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>3548</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -903,158 +903,158 @@
       </c>
       <c r="B14" s="2">
         <v>11680</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3321</v>
+        <v>5336</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>13</v>
+      <c r="G15" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5336</v>
+        <v>9200</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>9200</v>
+        <v>3321</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>11</v>
+      <c r="G17" s="2">
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7896</v>
+        <v>3107</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>91</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3107</v>
+        <v>7896</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>9</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>4989</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>11</v>
       </c>
     </row>