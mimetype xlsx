--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -104,129 +104,129 @@
   <si>
     <t>Kowalewski</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Kozłowski</t>
   </si>
   <si>
     <t>Ignacy</t>
   </si>
   <si>
     <t>Jastrzębowski</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Chmielewski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Roniewicz</t>
+  </si>
+  <si>
     <t>Jóźwiak</t>
   </si>
   <si>
-    <t>Roniewicz</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Flis</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Majewski</t>
   </si>
   <si>
     <t>Skowroński</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Mocarski</t>
   </si>
   <si>
+    <t xml:space="preserve">Mikołaj </t>
+  </si>
+  <si>
+    <t>Zawistowski</t>
+  </si>
+  <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Pańczyk</t>
   </si>
   <si>
-    <t xml:space="preserve">Mikołaj </t>
-[...4 lines deleted...]
-  <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Matuszewski</t>
   </si>
   <si>
     <t>Olivier</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
+    <t>Sobolewski</t>
+  </si>
+  <si>
     <t>Siczek</t>
   </si>
   <si>
     <t>Ciborski</t>
   </si>
   <si>
-    <t>Sobolewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Tamowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Jarmakowski</t>
+  </si>
+  <si>
     <t>Sobieszek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jarmakowski</t>
   </si>
   <si>
     <t xml:space="preserve">Robert </t>
   </si>
   <si>
     <t xml:space="preserve">Jaoko </t>
   </si>
   <si>
     <t xml:space="preserve">Stanisław </t>
   </si>
   <si>
     <t xml:space="preserve">Ławcewicz </t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Melcher</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
 </sst>
 </file>
 
@@ -835,74 +835,74 @@
       </c>
       <c r="B10" s="2">
         <v>11248</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>4904</v>
+        <v>12116</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>12116</v>
+        <v>4904</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>9816</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -996,74 +996,74 @@
       </c>
       <c r="B17" s="2">
         <v>11408</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2166</v>
+        <v>10397</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>10397</v>
+        <v>2166</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>11410</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -1088,166 +1088,166 @@
       </c>
       <c r="B21" s="2">
         <v>6812</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>6813</v>
+        <v>7001</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>6924</v>
+        <v>6813</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>7001</v>
+        <v>6924</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>8218</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>6830</v>
+        <v>3092</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3092</v>
+        <v>6830</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>5508</v>
       </c>
       <c r="C28" s="2" t="s">