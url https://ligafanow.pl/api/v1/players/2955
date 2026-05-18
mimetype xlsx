--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -152,54 +152,54 @@
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Krajewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t xml:space="preserve">Kawka </t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Michalski</t>
   </si>
   <si>
     <t>Chen</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
+    <t>Małkowski</t>
+  </si>
+  <si>
     <t>Juściński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Małkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t>Skierski</t>
   </si>
   <si>
     <t>Tomaszuk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1003,89 +1003,89 @@
       </c>
       <c r="B19" s="2">
         <v>10915</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>11955</v>
+        <v>2108</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>11</v>
+      <c r="G20" s="2">
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2108</v>
+        <v>11955</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2">
-        <v>13</v>
+      <c r="G21" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>5182</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>