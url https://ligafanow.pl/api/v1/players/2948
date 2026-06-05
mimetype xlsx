--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -134,63 +134,63 @@
   <si>
     <t>Pruchnik</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Włodarkiewicz </t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kanownik</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Zambrzycki</t>
   </si>
   <si>
     <t>Uziębło</t>
   </si>
   <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t>Odrakiewicz</t>
+  </si>
+  <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Socha</t>
+  </si>
+  <si>
     <t>Szot</t>
-  </si>
-[...7 lines deleted...]
-    <t>Socha</t>
   </si>
   <si>
     <t>Matheus</t>
   </si>
   <si>
     <t>Franco</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Kremski</t>
   </si>
   <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Tetkowski</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
@@ -967,112 +967,112 @@
       </c>
       <c r="B16" s="2">
         <v>11007</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>12142</v>
+        <v>6423</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>6423</v>
+        <v>3813</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>11</v>
+      <c r="G18" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3813</v>
+        <v>12142</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>8</v>
+      <c r="G19" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>8551</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1174,83 +1174,83 @@
       </c>
       <c r="B25" s="2">
         <v>11748</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>7928</v>
+        <v>11749</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>11749</v>
+        <v>7928</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>11751</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">