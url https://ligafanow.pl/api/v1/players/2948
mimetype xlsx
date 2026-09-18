--- v1 (2026-06-05)
+++ v2 (2026-09-18)
@@ -71,111 +71,111 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
     <t>Moskwa</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Czajka</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Dudek</t>
   </si>
   <si>
+    <t xml:space="preserve">Filip </t>
+  </si>
+  <si>
+    <t>Żukowski</t>
+  </si>
+  <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Inkwanty</t>
   </si>
   <si>
-    <t xml:space="preserve">Filip </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Grzegorz </t>
   </si>
   <si>
     <t>Tymolewski</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Knosowski</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Bartkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Czajka </t>
   </si>
   <si>
     <t>Józef</t>
   </si>
   <si>
     <t>Pruchnik</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Włodarkiewicz </t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kanownik</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Uziębło</t>
+  </si>
+  <si>
     <t>Zambrzycki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Uziębło</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Odrakiewicz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Socha</t>
   </si>
   <si>
     <t>Szot</t>
   </si>
   <si>
     <t>Matheus</t>
   </si>
   <si>
     <t>Franco</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
@@ -714,74 +714,74 @@
       </c>
       <c r="B5" s="2">
         <v>9440</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11008</v>
+        <v>6424</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>6424</v>
+        <v>11008</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>6428</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -921,74 +921,74 @@
       </c>
       <c r="B14" s="2">
         <v>11006</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>9442</v>
+        <v>11007</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>11007</v>
+        <v>9442</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>6423</v>
       </c>
       <c r="C17" s="2" t="s">
@@ -1174,83 +1174,83 @@
       </c>
       <c r="B25" s="2">
         <v>11748</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>11749</v>
+        <v>7928</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>7928</v>
+        <v>11749</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>11751</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">