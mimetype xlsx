--- v0 (2026-04-03)
+++ v1 (2026-09-18)
@@ -38,186 +38,186 @@
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
+    <t xml:space="preserve">Adrian </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanigowski </t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Pstrąg</t>
   </si>
   <si>
-    <t>POL</t>
-[...4 lines deleted...]
-  <si>
     <t>Wolszak</t>
   </si>
   <si>
-    <t xml:space="preserve">Adrian </t>
-[...4 lines deleted...]
-  <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Waszak</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Nowiński</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Filipek</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Gołyski</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eryk </t>
+  </si>
+  <si>
+    <t>Saniewski</t>
+  </si>
+  <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Olczak</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Mydłowiecki </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Jackowski</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Wierzchoń</t>
   </si>
   <si>
     <t>Kostiantyn</t>
   </si>
   <si>
     <t>Didenko</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t>Chojnacki</t>
   </si>
   <si>
     <t xml:space="preserve">Płuska </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Potrzebowski</t>
   </si>
   <si>
-    <t xml:space="preserve">Michał </t>
-[...1 lines deleted...]
-  <si>
     <t>Mykyta</t>
   </si>
   <si>
     <t>Vorobiov</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Skórski</t>
   </si>
   <si>
+    <t>Patryk</t>
+  </si>
+  <si>
+    <t>Traczyk</t>
+  </si>
+  <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Sznajder</t>
   </si>
   <si>
-    <t>Patryk</t>
-[...1 lines deleted...]
-  <si>
     <t>Kieszkowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Traczyk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Rybski</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t xml:space="preserve">Kępczyński </t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Szwaja</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Piotrkowski</t>
   </si>
@@ -628,103 +628,103 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>11579</v>
+        <v>4215</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>11623</v>
+        <v>11579</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>4215</v>
+        <v>11623</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>7293</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -789,77 +789,77 @@
       </c>
       <c r="B8" s="2">
         <v>11203</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11622</v>
+        <v>4206</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4206</v>
+        <v>11622</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>4217</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
@@ -996,83 +996,83 @@
       </c>
       <c r="B17" s="2">
         <v>7515</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>11519</v>
+        <v>5415</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5415</v>
+        <v>11519</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>11354</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
@@ -1088,123 +1088,123 @@
       </c>
       <c r="B21" s="2">
         <v>2153</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>4211</v>
+        <v>1526</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3951</v>
+        <v>4211</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>1526</v>
+        <v>3951</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>7091</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>4210</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">