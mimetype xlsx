--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -161,60 +161,60 @@
   <si>
     <t>Grabowski</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Potrzebowski</t>
   </si>
   <si>
     <t>Mykyta</t>
   </si>
   <si>
     <t>Vorobiov</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Skórski</t>
   </si>
   <si>
+    <t xml:space="preserve">Patryk </t>
+  </si>
+  <si>
+    <t>Sznajder</t>
+  </si>
+  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Traczyk</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sznajder</t>
   </si>
   <si>
     <t>Kieszkowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Rybski</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t xml:space="preserve">Kępczyński </t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Szwaja</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
@@ -1088,103 +1088,103 @@
       </c>
       <c r="B21" s="2">
         <v>2153</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>1526</v>
+        <v>4211</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>4211</v>
+        <v>1526</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>3951</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>7091</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">