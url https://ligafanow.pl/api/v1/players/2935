--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -107,54 +107,54 @@
   <si>
     <t>Prokoshin</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Miracki</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Orłowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Wójtowicz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Prządak</t>
+  </si>
+  <si>
     <t>Skrzydlewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prządak</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Piórkowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dobiegała</t>
   </si>
   <si>
     <t>Stecyszyn</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
@@ -811,89 +811,89 @@
       </c>
       <c r="B10" s="2">
         <v>10031</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>7765</v>
+        <v>7770</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7770</v>
+        <v>7765</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>8371</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1004,51 +1004,51 @@
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>7767</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>1190</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="2" t="s">