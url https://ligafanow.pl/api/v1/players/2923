--- v0 (2026-04-04)
+++ v1 (2026-06-06)
@@ -119,54 +119,54 @@
   <si>
     <t>Ziemnicki</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szkopiński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Klimek</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Falewicz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Siwy</t>
+  </si>
+  <si>
     <t>Rowiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Siwy</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Szostak</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Stryk</t>
   </si>
   <si>
     <t>Kaczmarski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Lach</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
@@ -863,74 +863,74 @@
       </c>
       <c r="B12" s="2">
         <v>11466</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>9803</v>
+        <v>7962</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7962</v>
+        <v>9803</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>11294</v>
       </c>
       <c r="C15" s="2" t="s">