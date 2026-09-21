--- v1 (2026-06-06)
+++ v2 (2026-09-21)
@@ -59,129 +59,129 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Gajewski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Aleks</t>
   </si>
   <si>
     <t>Kulikowski</t>
   </si>
   <si>
+    <t>Aleksander</t>
+  </si>
+  <si>
+    <t>Ciok</t>
+  </si>
+  <si>
     <t xml:space="preserve">Aleksander </t>
   </si>
   <si>
     <t xml:space="preserve">Janiszewski </t>
   </si>
   <si>
-    <t>Aleksander</t>
-[...4 lines deleted...]
-  <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Waszak</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Prokop</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Franek</t>
   </si>
   <si>
     <t>Czechowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Ziemnicki</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szkopiński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Klimek</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Falewicz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Rowiński</t>
+  </si>
+  <si>
     <t>Siwy</t>
   </si>
   <si>
-    <t>Rowiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Szostak</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
+    <t>Kaczmarski</t>
+  </si>
+  <si>
     <t>Stryk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kaczmarski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Lach</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Kudzin</t>
   </si>
   <si>
     <t>Rostisalv</t>
   </si>
   <si>
     <t>Pustovait</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Okleka</t>
   </si>
@@ -656,74 +656,74 @@
       </c>
       <c r="B3" s="2">
         <v>11293</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>5510</v>
+        <v>11465</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>11465</v>
+        <v>5510</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>7293</v>
       </c>
       <c r="C6" s="2" t="s">
@@ -820,186 +820,186 @@
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>8119</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>11466</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7962</v>
+        <v>9803</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>9803</v>
+        <v>7962</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>11294</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>11299</v>
+        <v>11295</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>11295</v>
+        <v>11299</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>11298</v>
       </c>
       <c r="C18" s="2" t="s">