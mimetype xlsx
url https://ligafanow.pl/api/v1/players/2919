--- v1 (2026-08-18)
+++ v2 (2026-10-04)
@@ -92,84 +92,84 @@
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t xml:space="preserve">Woźnica </t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Sierociński</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
+    <t>Kuzimiński</t>
+  </si>
+  <si>
     <t>Kubicki</t>
   </si>
   <si>
-    <t>Kuzimiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Lisowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kurpias</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Banasiak </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Dudek</t>
+  </si>
+  <si>
+    <t>Tumulec</t>
+  </si>
+  <si>
     <t>Karpiński</t>
-  </si>
-[...4 lines deleted...]
-    <t>Dudek</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Raciborski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Piórkowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Kirejew</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Parszewski</t>
   </si>
@@ -768,89 +768,89 @@
       </c>
       <c r="B8" s="2">
         <v>11599</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>3420</v>
+        <v>3508</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>3508</v>
+        <v>3420</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>8076</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>98</v>
       </c>
     </row>
@@ -883,112 +883,112 @@
       </c>
       <c r="B13" s="2">
         <v>4693</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>3072</v>
+        <v>10384</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>8979</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>10384</v>
+        <v>3072</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>3423</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>10</v>
       </c>
     </row>