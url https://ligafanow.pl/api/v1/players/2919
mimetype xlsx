--- v0 (2026-04-04)
+++ v1 (2026-08-18)
@@ -74,63 +74,63 @@
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Małkiński</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Biela</t>
   </si>
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t xml:space="preserve">Woźnica </t>
   </si>
   <si>
+    <t xml:space="preserve">Jakub </t>
+  </si>
+  <si>
+    <t>Sierociński</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Dąbrowski</t>
-  </si>
-[...7 lines deleted...]
-    <t>Sierociński</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kubicki</t>
   </si>
   <si>
     <t>Kuzimiński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Lisowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kurpias</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
@@ -722,74 +722,74 @@
       </c>
       <c r="B6" s="2">
         <v>4822</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>11599</v>
+        <v>7432</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7432</v>
+        <v>11599</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>3420</v>
       </c>
       <c r="C9" s="2" t="s">