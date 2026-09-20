--- v1 (2026-06-21)
+++ v2 (2026-09-20)
@@ -119,54 +119,54 @@
   <si>
     <t>Kamol</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>Muhammad</t>
   </si>
   <si>
     <t>K.</t>
   </si>
   <si>
     <t>Mukhammad</t>
   </si>
   <si>
     <t xml:space="preserve">Kamol </t>
   </si>
   <si>
     <t>Obidov</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
+    <t>Faridun</t>
+  </si>
+  <si>
     <t>Ibrohim</t>
-  </si>
-[...1 lines deleted...]
-    <t>Faridun</t>
   </si>
   <si>
     <t>Mati</t>
   </si>
   <si>
     <t>Musoev</t>
   </si>
   <si>
     <t>Mizrob</t>
   </si>
   <si>
     <t>Ismoilov</t>
   </si>
   <si>
     <t>Obidjon</t>
   </si>
   <si>
     <t>Gafforov</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Mehroj</t>
   </si>
@@ -907,135 +907,135 @@
       </c>
       <c r="B13" s="2">
         <v>10552</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>11318</v>
+        <v>11313</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>69</v>
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>11313</v>
+        <v>11318</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>7</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>4653</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="2">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>4653</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="2">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>11929</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1114,135 +1114,135 @@
       </c>
       <c r="B22" s="2">
         <v>11325</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G22" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>11316</v>
+        <v>11321</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
-        <v>77</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>11321</v>
+        <v>11316</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
-        <v>18</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>11932</v>
+        <v>11567</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2">
-        <v>55</v>
+      <c r="G25" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>11567</v>
+        <v>11932</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G26" s="2" t="s">
-        <v>16</v>
+      <c r="G26" s="2">
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>11927</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>16</v>
       </c>
     </row>