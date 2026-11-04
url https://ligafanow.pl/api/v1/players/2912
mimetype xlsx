--- v2 (2026-09-20)
+++ v3 (2026-11-04)
@@ -119,54 +119,54 @@
   <si>
     <t>Kamol</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>Muhammad</t>
   </si>
   <si>
     <t>K.</t>
   </si>
   <si>
     <t>Mukhammad</t>
   </si>
   <si>
     <t xml:space="preserve">Kamol </t>
   </si>
   <si>
     <t>Obidov</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
+    <t>Ibrohim</t>
+  </si>
+  <si>
     <t>Faridun</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ibrohim</t>
   </si>
   <si>
     <t>Mati</t>
   </si>
   <si>
     <t>Musoev</t>
   </si>
   <si>
     <t>Mizrob</t>
   </si>
   <si>
     <t>Ismoilov</t>
   </si>
   <si>
     <t>Obidjon</t>
   </si>
   <si>
     <t>Gafforov</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Mehroj</t>
   </si>
@@ -907,135 +907,135 @@
       </c>
       <c r="B13" s="2">
         <v>10552</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>11313</v>
+        <v>11318</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>7</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>11318</v>
+        <v>11313</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>69</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>4653</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="2">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>4653</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="2">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>11929</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1160,89 +1160,89 @@
       </c>
       <c r="B24" s="2">
         <v>11316</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>11567</v>
+        <v>11932</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>16</v>
+      <c r="G25" s="2">
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>11932</v>
+        <v>11567</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G26" s="2">
-        <v>55</v>
+      <c r="G26" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>11927</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>16</v>
       </c>
     </row>