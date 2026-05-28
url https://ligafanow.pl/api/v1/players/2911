--- v0 (2026-04-09)
+++ v1 (2026-05-28)
@@ -59,56 +59,56 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Niemyjski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Gomoła</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
+    <t>Rosiński</t>
+  </si>
+  <si>
     <t>Janaszkiewicz</t>
   </si>
   <si>
-    <t>Rosiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Kopczynski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Stępkowski</t>
   </si>
   <si>
     <t>Staros</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Modzelewski</t>
@@ -122,60 +122,60 @@
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bubiec</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Himel</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Bawolik</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Chmielewski</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Sobieralski</t>
+  </si>
+  <si>
     <t>Koszela</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sobieralski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Pietrzak</t>
   </si>
   <si>
     <t>Moatasem</t>
   </si>
   <si>
     <t>Aziz</t>
   </si>
   <si>
     <t>EGY</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Ostrowski</t>
   </si>
@@ -653,74 +653,74 @@
       </c>
       <c r="B3" s="2">
         <v>1913</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>12101</v>
+        <v>8585</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>8585</v>
+        <v>12101</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>7802</v>
       </c>
       <c r="C6" s="2" t="s">
@@ -929,100 +929,100 @@
       </c>
       <c r="B15" s="2">
         <v>9236</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>10904</v>
+        <v>7814</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>29</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>7814</v>
+        <v>10904</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>1</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>8729</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>3780</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">