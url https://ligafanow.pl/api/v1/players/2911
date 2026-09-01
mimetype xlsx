--- v1 (2026-05-28)
+++ v2 (2026-09-01)
@@ -59,54 +59,54 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Niemyjski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Gomoła</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
+    <t>Janaszkiewicz</t>
+  </si>
+  <si>
     <t>Rosiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Janaszkiewicz</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Kopczynski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Stępkowski</t>
   </si>
   <si>
     <t>Staros</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
@@ -653,74 +653,74 @@
       </c>
       <c r="B3" s="2">
         <v>1913</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>8585</v>
+        <v>12101</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>12101</v>
+        <v>8585</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>7802</v>
       </c>
       <c r="C6" s="2" t="s">