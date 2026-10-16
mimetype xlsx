--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -74,54 +74,54 @@
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Gomoła</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Janaszkiewicz</t>
   </si>
   <si>
     <t>Rosiński</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Kopczynski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Staros</t>
+  </si>
+  <si>
     <t>Stępkowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Staros</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Modzelewski</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Chrobak</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bubiec</t>
   </si>
@@ -722,89 +722,89 @@
       </c>
       <c r="B6" s="2">
         <v>7802</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>12100</v>
+        <v>7122</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>11</v>
+      <c r="G7" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7122</v>
+        <v>12100</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>4</v>
+      <c r="G8" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>12050</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>