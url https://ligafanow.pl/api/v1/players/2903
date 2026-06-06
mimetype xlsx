--- v0 (2026-03-30)
+++ v1 (2026-06-06)
@@ -110,57 +110,57 @@
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Załuska</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Patkowski</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Machniewicz</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Pawłowski</t>
+  </si>
+  <si>
+    <t>Krajewski</t>
+  </si>
+  <si>
     <t>Jakubisiak</t>
-  </si>
-[...4 lines deleted...]
-    <t>Krajewski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Mazurak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Rosiński</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Dubaj</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Kucharczyk</t>
   </si>
@@ -879,97 +879,97 @@
       </c>
       <c r="B11" s="2">
         <v>11208</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>9312</v>
+        <v>11737</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11737</v>
+        <v>11198</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>11198</v>
+        <v>9312</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>9301</v>
       </c>
       <c r="C15" s="2" t="s">