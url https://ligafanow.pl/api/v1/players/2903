--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -110,57 +110,57 @@
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Załuska</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Patkowski</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Machniewicz</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Krajewski</t>
+  </si>
+  <si>
+    <t>Jakubisiak</t>
+  </si>
+  <si>
     <t>Pawłowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jakubisiak</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Mazurak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Rosiński</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Dubaj</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Kucharczyk</t>
   </si>
@@ -879,97 +879,97 @@
       </c>
       <c r="B11" s="2">
         <v>11208</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11737</v>
+        <v>11198</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11198</v>
+        <v>9312</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>9312</v>
+        <v>11737</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>9301</v>
       </c>
       <c r="C15" s="2" t="s">