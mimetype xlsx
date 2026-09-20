--- v0 (2026-05-08)
+++ v1 (2026-09-20)
@@ -86,60 +86,60 @@
   <si>
     <t>Ihor</t>
   </si>
   <si>
     <t>Veina</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Chernukha</t>
   </si>
   <si>
     <t>Kyrylo</t>
   </si>
   <si>
     <t>Prokofiev</t>
   </si>
   <si>
     <t>Mykyta</t>
   </si>
   <si>
     <t>Bondarenko</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Oleksandr</t>
   </si>
   <si>
+    <t>Hazhymon</t>
+  </si>
+  <si>
     <t>Fedotkin</t>
-  </si>
-[...4 lines deleted...]
-    <t>Hazhymon</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
     <t>Ostapchuk</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Tymur</t>
   </si>
   <si>
     <t>Velikdus</t>
   </si>
   <si>
     <t>Yehor</t>
   </si>
   <si>
     <t>Khrapal</t>
   </si>
   <si>
     <t>Kononchuk</t>
   </si>
@@ -714,89 +714,89 @@
       </c>
       <c r="B8" s="2">
         <v>10901</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11763</v>
+        <v>10902</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="2">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>10902</v>
+        <v>11763</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="2">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>9551</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
     </row>