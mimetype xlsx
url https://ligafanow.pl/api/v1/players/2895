--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -113,57 +113,57 @@
   <si>
     <t>Gniadzik</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Suska</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Dmowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Skonieczny</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Plisikiewicz</t>
+  </si>
+  <si>
+    <t>Marczak</t>
+  </si>
+  <si>
     <t>Waśniowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Marczak</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Cieślak</t>
   </si>
   <si>
     <t xml:space="preserve">Logan </t>
   </si>
   <si>
     <t>Parzecki</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Kareta</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
@@ -908,97 +908,97 @@
       </c>
       <c r="B12" s="2">
         <v>11642</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11275</v>
+        <v>3047</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>3047</v>
+        <v>11274</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>11274</v>
+        <v>11275</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>11268</v>
       </c>
       <c r="C16" s="2" t="s">