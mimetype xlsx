--- v1 (2026-05-19)
+++ v2 (2026-09-22)
@@ -68,189 +68,189 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>Małecki</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Szymczak</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
+    <t>Kazłowski</t>
+  </si>
+  <si>
     <t>Szczepaniak</t>
   </si>
   <si>
-    <t>Kazłowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Kierszniewski</t>
   </si>
   <si>
     <t xml:space="preserve">Emil </t>
   </si>
   <si>
     <t xml:space="preserve">Możdżonek  </t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Gniadzik</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Suska</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Dmowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Skonieczny</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Plisikiewicz</t>
   </si>
   <si>
+    <t>Waśniowski</t>
+  </si>
+  <si>
     <t>Marczak</t>
   </si>
   <si>
-    <t>Waśniowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Cieślak</t>
   </si>
   <si>
     <t xml:space="preserve">Logan </t>
   </si>
   <si>
     <t>Parzecki</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Kareta</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Olaf</t>
   </si>
   <si>
     <t>Gontarek</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górka</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
-    <t>Klimiankou</t>
+    <t>Klimianko</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Laskowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Szczeblewski</t>
   </si>
   <si>
     <t xml:space="preserve">Robert </t>
   </si>
   <si>
     <t xml:space="preserve">Jaoko </t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
     <t>Trotsiuk</t>
   </si>
   <si>
     <t>Sylwester</t>
   </si>
   <si>
     <t>Możdżonek</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t xml:space="preserve">Terpiłowski </t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
+    <t>Tatarek</t>
+  </si>
+  <si>
     <t>Ziółkowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tatarek</t>
   </si>
   <si>
     <t>Włodek</t>
   </si>
   <si>
     <t>Wnuk</t>
   </si>
   <si>
     <t>Andrzej</t>
   </si>
   <si>
     <t>Wrzysz</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Czajka </t>
   </si>
   <si>
     <t>Jędrzej</t>
   </si>
   <si>
     <t>Nidzgorski</t>
   </si>
@@ -724,74 +724,74 @@
       </c>
       <c r="B4" s="2">
         <v>11264</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>12055</v>
+        <v>11271</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11271</v>
+        <v>12055</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>11277</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -931,74 +931,74 @@
       </c>
       <c r="B13" s="2">
         <v>3047</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>11274</v>
+        <v>11275</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>11275</v>
+        <v>11274</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>11268</v>
       </c>
       <c r="C16" s="2" t="s">
@@ -1115,51 +1115,51 @@
       </c>
       <c r="B21" s="2">
         <v>11266</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>12053</v>
+        <v>11978</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>5466</v>
       </c>
       <c r="C23" s="2" t="s">
@@ -1276,74 +1276,74 @@
       </c>
       <c r="B28" s="2">
         <v>4697</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>8216</v>
+        <v>11276</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>11276</v>
+        <v>8216</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>11270</v>
       </c>
       <c r="C31" s="2" t="s">