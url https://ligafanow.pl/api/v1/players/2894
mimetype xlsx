--- v0 (2026-04-09)
+++ v1 (2026-07-21)
@@ -110,81 +110,81 @@
   <si>
     <t>Woźniak</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Karawajczyk</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Brodowski</t>
   </si>
   <si>
     <t>Kajetan</t>
   </si>
   <si>
     <t>Kossakowski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Tomczyk</t>
+  </si>
+  <si>
+    <t>Kacperski</t>
+  </si>
+  <si>
     <t>Wieteska</t>
   </si>
   <si>
     <t>Rogoyski</t>
   </si>
   <si>
-    <t>Tomczyk</t>
-[...4 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Murawski</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Gościcki</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Trocki</t>
+  </si>
+  <si>
     <t>Kaczyński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Trocki</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wąsowski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Frankiewicz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Osiński</t>
   </si>
   <si>
     <t>Raphael</t>
   </si>
   <si>
     <t>Fillard</t>
   </si>
@@ -843,135 +843,135 @@
       </c>
       <c r="B11" s="2">
         <v>7694</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8400</v>
+        <v>10962</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>9432</v>
+        <v>10967</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>21</v>
+      <c r="G13" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>10962</v>
+        <v>8400</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>10967</v>
+        <v>9432</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>15</v>
+      <c r="G15" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>7848</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>15</v>
       </c>
     </row>
@@ -981,77 +981,77 @@
       </c>
       <c r="B17" s="2">
         <v>7849</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>11656</v>
+        <v>11588</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>11588</v>
+        <v>11656</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>10963</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">