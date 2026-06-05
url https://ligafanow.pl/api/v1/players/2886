--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -104,66 +104,66 @@
   <si>
     <t>Dubil</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>Bagiński</t>
   </si>
   <si>
     <t>Misha</t>
   </si>
   <si>
     <t>Dolidze</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
     <t>Halka</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
+    <t xml:space="preserve">Mordiuk </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oleksandr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chamara </t>
+  </si>
+  <si>
     <t xml:space="preserve">Stepanov </t>
   </si>
   <si>
     <t>Stasenko</t>
   </si>
   <si>
     <t>Bahatskyi</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Chamara </t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t xml:space="preserve">Halka </t>
   </si>
   <si>
     <t>Sardor</t>
   </si>
   <si>
     <t>Abduraxmonov</t>
   </si>
   <si>
     <t>UZB</t>
   </si>
   <si>
     <t xml:space="preserve">Sergij </t>
   </si>
   <si>
     <t>Kozak</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
@@ -767,149 +767,149 @@
       </c>
       <c r="B9" s="2">
         <v>10481</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>10473</v>
+        <v>10475</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>10476</v>
+        <v>6371</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>10472</v>
+        <v>10473</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>10475</v>
+        <v>10476</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>6371</v>
+        <v>10472</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>10480</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">