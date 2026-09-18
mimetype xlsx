--- v0 (2026-04-09)
+++ v1 (2026-09-18)
@@ -116,90 +116,90 @@
   <si>
     <t>Dzięcioł</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jasiek</t>
   </si>
   <si>
     <t>Wiewiór</t>
   </si>
   <si>
     <t>Jerry</t>
   </si>
   <si>
     <t>O'Connor</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Wodzyński</t>
+  </si>
+  <si>
     <t>Wróbel</t>
   </si>
   <si>
-    <t>Wodzyński</t>
-[...1 lines deleted...]
-  <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Wroński</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Staniszewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Lipiński</t>
+  </si>
+  <si>
+    <t>Zaremba</t>
+  </si>
+  <si>
     <t>Kondracki</t>
   </si>
   <si>
-    <t>Zaremba</t>
-[...4 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wapiński</t>
   </si>
   <si>
+    <t>Gricuk</t>
+  </si>
+  <si>
     <t>Jacyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gricuk</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Pańczyk</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Pałyska</t>
   </si>
   <si>
     <t>Piec</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Blaśkiewicz</t>
   </si>
   <si>
     <t>Tymoteusz</t>
   </si>
@@ -866,89 +866,89 @@
       </c>
       <c r="B12" s="2">
         <v>1727</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2165</v>
+        <v>2550</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>20</v>
+      <c r="G13" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2550</v>
+        <v>2165</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>15</v>
+      <c r="G14" s="2">
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>1729</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>99</v>
       </c>
     </row>
@@ -958,181 +958,181 @@
       </c>
       <c r="B16" s="2">
         <v>2459</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2560</v>
+        <v>2512</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>1736</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2512</v>
+        <v>2560</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>1725</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2458</v>
+        <v>1731</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>15</v>
+      <c r="G21" s="2">
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>1731</v>
+        <v>2458</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2">
-        <v>44</v>
+      <c r="G22" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>2166</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>17</v>
       </c>
     </row>