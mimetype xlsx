--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -116,78 +116,78 @@
   <si>
     <t>Dzięcioł</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jasiek</t>
   </si>
   <si>
     <t>Wiewiór</t>
   </si>
   <si>
     <t>Jerry</t>
   </si>
   <si>
     <t>O'Connor</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Wróbel</t>
+  </si>
+  <si>
     <t>Wodzyński</t>
   </si>
   <si>
-    <t>Wróbel</t>
-[...1 lines deleted...]
-  <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Wroński</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Staniszewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Kondracki</t>
+  </si>
+  <si>
     <t>Lipiński</t>
   </si>
   <si>
     <t>Zaremba</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kondracki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wapiński</t>
   </si>
   <si>
     <t>Gricuk</t>
   </si>
   <si>
     <t>Jacyk</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Pańczyk</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Pałyska</t>
   </si>
@@ -866,89 +866,89 @@
       </c>
       <c r="B12" s="2">
         <v>1727</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2550</v>
+        <v>2165</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>15</v>
+      <c r="G13" s="2">
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2165</v>
+        <v>2550</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-        <v>20</v>
+      <c r="G14" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>1729</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>99</v>
       </c>
     </row>
@@ -958,112 +958,112 @@
       </c>
       <c r="B16" s="2">
         <v>2459</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2512</v>
+        <v>2560</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1736</v>
+        <v>2512</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>21</v>
+      <c r="G18" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2560</v>
+        <v>1736</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>15</v>
+      <c r="G19" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>1725</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>10</v>
       </c>
     </row>