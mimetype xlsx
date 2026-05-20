--- v0 (2026-04-05)
+++ v1 (2026-05-20)
@@ -53,54 +53,54 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Muchenje</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
+    <t>Jędrych</t>
+  </si>
+  <si>
     <t>Tarachulski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jędrych</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Potępski</t>
   </si>
   <si>
     <t>Girma</t>
   </si>
   <si>
     <t>Ramos</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Bindulski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
@@ -567,74 +567,74 @@
       </c>
       <c r="B2" s="2">
         <v>10796</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>10764</v>
+        <v>10792</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>10792</v>
+        <v>10764</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>10791</v>
       </c>
       <c r="C5" s="2" t="s">