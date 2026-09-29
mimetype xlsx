--- v2 (2026-08-15)
+++ v3 (2026-09-29)
@@ -113,54 +113,54 @@
   <si>
     <t>Markovych</t>
   </si>
   <si>
     <t>Kiryl</t>
   </si>
   <si>
     <t>Semerenko</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
     <t>Syniehub</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Hlushchenko</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
+    <t>Smoliar</t>
+  </si>
+  <si>
     <t>Targomin</t>
-  </si>
-[...1 lines deleted...]
-    <t>Smoliar</t>
   </si>
   <si>
     <t>Paunec</t>
   </si>
   <si>
     <t>Borychevskyi</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Slobodyniuk</t>
   </si>
   <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Bezukh</t>
   </si>
   <si>
     <t>Vladyslav</t>
   </si>
   <si>
     <t>Rakhmail</t>
   </si>
@@ -795,74 +795,74 @@
       </c>
       <c r="B11" s="2">
         <v>7685</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7983</v>
+        <v>10159</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>10159</v>
+        <v>7983</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>10708</v>
       </c>
       <c r="C14" s="2" t="s">