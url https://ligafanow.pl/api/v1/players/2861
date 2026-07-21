--- v0 (2026-04-09)
+++ v1 (2026-07-21)
@@ -53,87 +53,87 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Samojluk</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
+    <t>Brzoskowski</t>
+  </si>
+  <si>
     <t>Antoniak</t>
   </si>
   <si>
-    <t>Brzoskowski</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t xml:space="preserve">Targowski	</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t xml:space="preserve"> Brzostek</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Targowski</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub  </t>
   </si>
   <si>
     <t xml:space="preserve">Lejman </t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Zieliński</t>
+  </si>
+  <si>
     <t>Ziętek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zieliński</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Okoń</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Popławski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Malasiewicz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
@@ -594,74 +594,74 @@
       </c>
       <c r="B2" s="2">
         <v>8814</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>8807</v>
+        <v>8808</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>8808</v>
+        <v>8807</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>5135</v>
       </c>
       <c r="C5" s="2" t="s">
@@ -732,74 +732,74 @@
       </c>
       <c r="B8" s="2">
         <v>6505</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>8816</v>
+        <v>10595</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>10595</v>
+        <v>8816</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>8813</v>
       </c>
       <c r="C11" s="2" t="s">