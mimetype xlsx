--- v0 (2026-04-01)
+++ v1 (2026-06-30)
@@ -62,62 +62,62 @@
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Nizio</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Fronk</t>
   </si>
   <si>
+    <t xml:space="preserve">Jakub </t>
+  </si>
+  <si>
+    <t>Hemperek</t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Górzyński</t>
   </si>
   <si>
-    <t xml:space="preserve">Jakub </t>
-[...4 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Włodkowski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Litwiniuk</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Zagrajek</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Godlewski</t>
@@ -125,54 +125,54 @@
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Mikołajewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t xml:space="preserve">Kwiatkowski </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Oleszczuk</t>
   </si>
   <si>
     <t>Broniszewski</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
+    <t>Dolega</t>
+  </si>
+  <si>
     <t>Kaczor</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dolega</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t>Szałowski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Bartocha</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -637,97 +637,97 @@
       </c>
       <c r="B4" s="2">
         <v>10579</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>10581</v>
+        <v>5273</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>10577</v>
+        <v>10581</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5273</v>
+        <v>10577</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>10782</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -890,175 +890,175 @@
       </c>
       <c r="B15" s="2">
         <v>10578</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>10580</v>
+        <v>53</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>53</v>
+        <v>10580</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>8101</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>10576</v>
+        <v>2099</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>2099</v>
+        <v>10576</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>10743</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>