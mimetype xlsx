--- v1 (2026-06-30)
+++ v2 (2026-09-29)
@@ -62,108 +62,108 @@
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Nizio</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Fronk</t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Górzyński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Hemperek</t>
   </si>
   <si>
-    <t>Jakub</t>
-[...4 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Włodkowski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Litwiniuk</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Zagrajek</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Godlewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Mikołajewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t xml:space="preserve">Kwiatkowski </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Broniszewski</t>
+  </si>
+  <si>
     <t>Oleszczuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Broniszewski</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Dolega</t>
   </si>
   <si>
     <t>Kaczor</t>
   </si>
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t>Szałowski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Bartocha</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -637,97 +637,97 @@
       </c>
       <c r="B4" s="2">
         <v>10579</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>5273</v>
+        <v>10577</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>10581</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>10577</v>
+        <v>5273</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>10782</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -844,74 +844,74 @@
       </c>
       <c r="B13" s="2">
         <v>4568</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5515</v>
+        <v>10578</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>10578</v>
+        <v>5515</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>53</v>
       </c>
       <c r="C16" s="2" t="s">