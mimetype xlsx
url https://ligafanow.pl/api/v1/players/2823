--- v0 (2026-05-07)
+++ v1 (2026-11-04)
@@ -101,54 +101,54 @@
   <si>
     <t>Tłaczała</t>
   </si>
   <si>
     <t>Lubomir</t>
   </si>
   <si>
     <t>Lubczyk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Pawlicki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Sobieszek</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Młynarczuk</t>
+  </si>
+  <si>
     <t>Zdanowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Młynarczuk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Grzesikiewicz</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Januła</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Vitalij</t>
   </si>
   <si>
     <t>Voloshchuk</t>
   </si>
@@ -784,89 +784,89 @@
       </c>
       <c r="B10" s="2">
         <v>3559</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>5192</v>
+        <v>10606</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>10606</v>
+        <v>5192</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>8326</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>13</v>
       </c>
     </row>