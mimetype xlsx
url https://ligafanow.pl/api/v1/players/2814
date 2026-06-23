--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -86,54 +86,54 @@
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Kasperski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jędrek</t>
   </si>
   <si>
     <t>Brzózka</t>
   </si>
   <si>
     <t>Jonasz</t>
   </si>
   <si>
     <t>Szczudło</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Buta</t>
+  </si>
+  <si>
     <t>Giza</t>
-  </si>
-[...1 lines deleted...]
-    <t>Buta</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Molewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Górka</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
@@ -694,77 +694,77 @@
       </c>
       <c r="B7" s="2">
         <v>10734</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>10505</v>
+        <v>10523</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>10523</v>
+        <v>10505</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>10511</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">