--- v0 (2026-03-30)
+++ v1 (2026-09-29)
@@ -134,54 +134,54 @@
   <si>
     <t>Drużba</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Węgrzyn</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Mogielnicki</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t xml:space="preserve">Sztyblewicz </t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t xml:space="preserve">Malinowski </t>
+  </si>
+  <si>
     <t>Rączka</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Malinowski </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -884,74 +884,74 @@
       </c>
       <c r="B15" s="2">
         <v>431</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>