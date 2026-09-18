--- v1 (2026-07-21)
+++ v2 (2026-09-18)
@@ -80,62 +80,62 @@
   <si>
     <t>Darek</t>
   </si>
   <si>
     <t>Filipek</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Chojnacki</t>
   </si>
   <si>
     <t>Doman</t>
   </si>
   <si>
     <t>Domański</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Kaczmarczyk</t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Budnicki</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jakub     </t>
   </si>
   <si>
     <t xml:space="preserve">Błaszczyk     </t>
   </si>
   <si>
-    <t>Jakub</t>
-[...4 lines deleted...]
-  <si>
     <t>Ksawery</t>
   </si>
   <si>
     <t>Błaszczyk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Zakrocki</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Bonio		</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Falkowski</t>
   </si>
   <si>
     <t>Gordon</t>
@@ -155,57 +155,57 @@
   <si>
     <t>Krajewski</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Rogalski		</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Przemek     </t>
   </si>
   <si>
     <t xml:space="preserve">Budnicki     </t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
+    <t>Sałasiński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rafał     </t>
   </si>
   <si>
     <t xml:space="preserve">Jóźwiak     </t>
-  </si>
-[...1 lines deleted...]
-    <t>Sałasiński</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Tadeusz</t>
   </si>
   <si>
     <t>Taran</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,74 +733,74 @@
       </c>
       <c r="B7" s="2">
         <v>8008</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5112</v>
+        <v>10297</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>10297</v>
+        <v>5112</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>10012</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -1032,106 +1032,106 @@
       </c>
       <c r="B20" s="2">
         <v>8460</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>5109</v>
+        <v>2632</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2632</v>
+        <v>5109</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>10247</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>10248</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">