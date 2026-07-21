--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -62,78 +62,78 @@
   <si>
     <t>Aliaksei</t>
   </si>
   <si>
     <t>Buhtarevich</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Andrej</t>
   </si>
   <si>
     <t>Varapajeu</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Antoś</t>
   </si>
   <si>
     <t>Łahviniec</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Dima</t>
   </si>
   <si>
     <t>Oleinikov</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Heorhi</t>
   </si>
   <si>
     <t>Huseu</t>
   </si>
   <si>
     <t>Hierman</t>
   </si>
   <si>
     <t>Rutkouski</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Tsimashkou</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bramkarz</t>
   </si>
   <si>
     <t>Leonid</t>
   </si>
   <si>
     <t>Isayenia</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
     <t>Khikhol</t>
   </si>
   <si>
     <t>Tarasievich</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Savoska</t>
   </si>
   <si>
     <t>Raman</t>
   </si>
@@ -640,143 +640,143 @@
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>8409</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>10230</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>10123</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>10228</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>5613</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>10125</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">