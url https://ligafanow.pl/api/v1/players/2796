--- v1 (2026-07-21)
+++ v2 (2026-09-18)
@@ -101,54 +101,54 @@
   <si>
     <t>Huseu</t>
   </si>
   <si>
     <t>Hierman</t>
   </si>
   <si>
     <t>Rutkouski</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Tsimashkou</t>
   </si>
   <si>
     <t>Leonid</t>
   </si>
   <si>
     <t>Isayenia</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
+    <t>Tarasievich</t>
+  </si>
+  <si>
     <t>Khikhol</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tarasievich</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Savoska</t>
   </si>
   <si>
     <t>Raman</t>
   </si>
   <si>
     <t>Dubicki</t>
   </si>
   <si>
     <t>Siarhiej</t>
   </si>
   <si>
     <t>Mikałajenka</t>
   </si>
   <si>
     <t>Uladzimir</t>
   </si>
   <si>
     <t>Sinkievich</t>
   </si>
@@ -752,89 +752,89 @@
       </c>
       <c r="B9" s="2">
         <v>5613</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>10125</v>
+        <v>10117</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>10117</v>
+        <v>10125</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>10118</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>17</v>
       </c>
     </row>