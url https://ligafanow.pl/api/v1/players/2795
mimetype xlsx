--- v1 (2026-08-15)
+++ v2 (2026-09-29)
@@ -149,102 +149,102 @@
   <si>
     <t>Jakubczak</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Wnuk</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Balczerzak</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Dudek</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
+    <t>Brodzik</t>
+  </si>
+  <si>
     <t>Rupiński</t>
   </si>
   <si>
-    <t>Brodzik</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Skonieczny</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Okolus</t>
+  </si>
+  <si>
     <t>Kabziński</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
-    <t>Okolus</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Abram</t>
+  </si>
+  <si>
+    <t>Zieliński</t>
+  </si>
+  <si>
     <t>Litwin</t>
   </si>
   <si>
-    <t>Abram</t>
-[...4 lines deleted...]
-  <si>
     <t>Oliwia</t>
   </si>
   <si>
     <t>Skoneczna</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Małek</t>
+  </si>
+  <si>
     <t>Czerwiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Małek</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Omen</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Zadrożniak</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Rek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -1066,74 +1066,74 @@
       </c>
       <c r="B19" s="2">
         <v>10074</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>10061</v>
+        <v>10060</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>10060</v>
+        <v>10061</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>10062</v>
       </c>
       <c r="C22" s="2" t="s">
@@ -1158,267 +1158,267 @@
       </c>
       <c r="B23" s="2">
         <v>10075</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>10063</v>
+        <v>10064</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>10065</v>
+        <v>10063</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>10064</v>
+        <v>10065</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>10066</v>
+        <v>10048</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>10048</v>
+        <v>10067</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>10067</v>
+        <v>10066</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>10458</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>10069</v>
+        <v>10068</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>10076</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
-        <v>10068</v>
+        <v>10069</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2">
         <v>10070</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F34" s="2" t="s">