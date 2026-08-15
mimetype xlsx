--- v0 (2026-03-30)
+++ v1 (2026-08-15)
@@ -38,68 +38,68 @@
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Głąbikowski</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t xml:space="preserve">Adam </t>
   </si>
   <si>
     <t xml:space="preserve">Włodarczyk </t>
   </si>
   <si>
-    <t>POL</t>
-[...10 lines deleted...]
-  <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Marter</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
     <t>Mirkowski</t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Dębowski</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Broniecki</t>
   </si>
   <si>
     <t>Cezary</t>
@@ -134,102 +134,102 @@
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Kuligowski</t>
   </si>
   <si>
     <t>Jarzębiński</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t xml:space="preserve">Jarzębiński </t>
   </si>
   <si>
     <t>Jakubczak</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Wnuk</t>
   </si>
   <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Balczerzak</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Kamil</t>
-[...1 lines deleted...]
-  <si>
     <t>Dudek</t>
   </si>
   <si>
-    <t>Balczerzak</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
+    <t>Rupiński</t>
+  </si>
+  <si>
     <t>Brodzik</t>
   </si>
   <si>
-    <t>Rupiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Skonieczny</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Kabziński</t>
+  </si>
+  <si>
+    <t>Pawłowski</t>
+  </si>
+  <si>
     <t>Okolus</t>
   </si>
   <si>
-    <t>Kabziński</t>
-[...4 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Litwin</t>
+  </si>
+  <si>
+    <t>Abram</t>
+  </si>
+  <si>
     <t>Zieliński</t>
-  </si>
-[...4 lines deleted...]
-    <t>Abram</t>
   </si>
   <si>
     <t>Oliwia</t>
   </si>
   <si>
     <t>Skoneczna</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Czerwiński</t>
   </si>
   <si>
     <t>Małek</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Omen</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
@@ -652,74 +652,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>5315</v>
+        <v>10047</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>10047</v>
+        <v>5315</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>10049</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -1020,353 +1020,353 @@
       </c>
       <c r="B17" s="2">
         <v>10058</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>10074</v>
+        <v>10059</v>
       </c>
       <c r="C18" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="E18" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>10059</v>
+        <v>10074</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>10060</v>
+        <v>10061</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>10061</v>
+        <v>10060</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>10062</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>10075</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>10064</v>
+        <v>10063</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>10063</v>
+        <v>10065</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>10065</v>
+        <v>10064</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>10067</v>
+        <v>10066</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>10066</v>
+        <v>10048</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>10048</v>
+        <v>10067</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>10458</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>10069</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>10076</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">