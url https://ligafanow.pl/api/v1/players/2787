--- v0 (2026-04-09)
+++ v1 (2026-06-06)
@@ -119,54 +119,54 @@
   <si>
     <t>Zagalski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Sitarczyk</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Sosnowski</t>
   </si>
   <si>
     <t>Zbigniew</t>
   </si>
   <si>
     <t>Grzędowicz</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Ostrowski</t>
+  </si>
+  <si>
     <t>Kacprzak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ostrowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -800,89 +800,89 @@
       </c>
       <c r="B12" s="2">
         <v>5800</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3012</v>
+        <v>1685</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>1685</v>
+        <v>3012</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>