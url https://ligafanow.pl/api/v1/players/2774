--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -107,90 +107,90 @@
   <si>
     <t>Dźwilewski</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Kacperowicz</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Matejczyk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Baliński</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Kluczny</t>
+  </si>
+  <si>
     <t>Urbański</t>
   </si>
   <si>
-    <t>Kluczny</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Weis</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Głuszniewski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Kaniowski</t>
   </si>
   <si>
     <t>Chruszcz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Parol</t>
+  </si>
+  <si>
+    <t>Wysocki</t>
+  </si>
+  <si>
     <t>Zasowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Wysocki</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Roszak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Jagóra</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Zając</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Kołodziejczyk</t>
   </si>
@@ -825,129 +825,129 @@
       </c>
       <c r="B11" s="2">
         <v>9642</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7935</v>
+        <v>7934</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>46</v>
+      <c r="G12" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7934</v>
+        <v>7935</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>11</v>
+      <c r="G13" s="2">
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>7932</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>8121</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>7941</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
@@ -1009,129 +1009,129 @@
       </c>
       <c r="B19" s="2">
         <v>223</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>7942</v>
+        <v>232</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>232</v>
+        <v>7937</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>7937</v>
+        <v>9809</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>9809</v>
+        <v>7942</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>7940</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="2" t="s">