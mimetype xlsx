--- v1 (2026-05-16)
+++ v2 (2026-08-15)
@@ -107,90 +107,90 @@
   <si>
     <t>Dźwilewski</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Kacperowicz</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Matejczyk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Baliński</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Urbański</t>
+  </si>
+  <si>
     <t>Kluczny</t>
   </si>
   <si>
-    <t>Urbański</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Weis</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Głuszniewski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Chruszcz</t>
+  </si>
+  <si>
     <t>Kaniowski</t>
   </si>
   <si>
-    <t>Chruszcz</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Zasowski</t>
+  </si>
+  <si>
     <t>Parol</t>
   </si>
   <si>
     <t>Wysocki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zasowski</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Roszak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Jagóra</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Zając</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Kołodziejczyk</t>
   </si>
@@ -825,129 +825,129 @@
       </c>
       <c r="B11" s="2">
         <v>9642</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7934</v>
+        <v>7935</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>11</v>
+      <c r="G12" s="2">
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7935</v>
+        <v>7934</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>46</v>
+      <c r="G13" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>7932</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>8121</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>7941</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
@@ -963,175 +963,175 @@
       </c>
       <c r="B17" s="2">
         <v>7951</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>7936</v>
+        <v>223</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>223</v>
+        <v>7936</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>232</v>
+        <v>7942</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>7937</v>
+        <v>232</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>9809</v>
+        <v>7937</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>7942</v>
+        <v>9809</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>7940</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="2" t="s">