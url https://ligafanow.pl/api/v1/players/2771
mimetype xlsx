--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -80,99 +80,99 @@
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Wojciechowski</t>
   </si>
   <si>
     <t>Sikorski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Senski</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Szarff</t>
+  </si>
+  <si>
     <t>Czerski</t>
   </si>
   <si>
-    <t>Szarff</t>
-[...1 lines deleted...]
-  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Jakubisiak</t>
   </si>
   <si>
     <t>Grotek</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Sawoń</t>
+  </si>
+  <si>
     <t>Pawłowski</t>
   </si>
   <si>
-    <t>Sawoń</t>
+    <t>Maciej</t>
+  </si>
+  <si>
+    <t>Mazurak</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Maciej</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Zawada </t>
   </si>
   <si>
-    <t>Mazurak</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Ciesla</t>
+  </si>
+  <si>
+    <t>Rogalski</t>
+  </si>
+  <si>
     <t>Malimon</t>
   </si>
   <si>
     <t>Kucharczyk</t>
-  </si>
-[...4 lines deleted...]
-    <t>Rogalski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Słoma</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Lifantiy</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -709,74 +709,74 @@
       </c>
       <c r="B7" s="2">
         <v>9310</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>9306</v>
+        <v>9311</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>9311</v>
+        <v>9306</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>9312</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -801,267 +801,267 @@
       </c>
       <c r="B11" s="2">
         <v>9828</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>9313</v>
+        <v>9314</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>95</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>9897</v>
+        <v>9313</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>11</v>
+      <c r="G13" s="2">
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>9314</v>
+        <v>9897</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2">
-        <v>17</v>
+      <c r="G14" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>9302</v>
+        <v>9301</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="E15" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>9301</v>
+        <v>9302</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>37</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>9317</v>
+        <v>9315</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>11</v>
+      <c r="G17" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>9316</v>
+        <v>9303</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>44</v>
+      <c r="G18" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>9315</v>
+        <v>9317</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>17</v>
+      <c r="G19" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>9303</v>
+        <v>9316</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>11</v>
+      <c r="G20" s="2">
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>9305</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>9304</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="2" t="s">