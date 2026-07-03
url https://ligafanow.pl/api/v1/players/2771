--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -1008,89 +1008,89 @@
       </c>
       <c r="B20" s="2">
         <v>9316</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>9305</v>
+        <v>9304</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>21</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>9304</v>
+        <v>9305</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
-        <v>2</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>9723</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>