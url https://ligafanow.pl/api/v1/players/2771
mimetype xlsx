--- v2 (2026-07-03)
+++ v3 (2026-08-17)
@@ -59,120 +59,120 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Filipiak</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Grochalski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
+    <t>Sikorski</t>
+  </si>
+  <si>
     <t>Wojciechowski</t>
   </si>
   <si>
-    <t>Sikorski</t>
-[...1 lines deleted...]
-  <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Senski</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Buch</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Szarff</t>
   </si>
   <si>
     <t>Czerski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Grotek</t>
+  </si>
+  <si>
     <t>Jakubisiak</t>
   </si>
   <si>
-    <t>Grotek</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Sawoń</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t xml:space="preserve">Zawada </t>
+  </si>
+  <si>
     <t>Mazurak</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Rogalski</t>
+  </si>
+  <si>
+    <t>Malimon</t>
+  </si>
+  <si>
+    <t>Kucharczyk</t>
+  </si>
+  <si>
     <t>Ciesla</t>
-  </si>
-[...7 lines deleted...]
-    <t>Kucharczyk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Słoma</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Lifantiy</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -617,88 +617,88 @@
       </c>
       <c r="B3" s="2">
         <v>9808</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>9308</v>
+        <v>9307</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2">
+      <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>9307</v>
+        <v>9308</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>9309</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>22</v>
       </c>
@@ -755,89 +755,89 @@
       </c>
       <c r="B9" s="2">
         <v>9306</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>9312</v>
+        <v>9828</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2">
-        <v>20</v>
+      <c r="G10" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>9828</v>
+        <v>9312</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>11</v>
+      <c r="G11" s="2">
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>9314</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>17</v>
       </c>
     </row>
@@ -870,221 +870,221 @@
       </c>
       <c r="B14" s="2">
         <v>9897</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>9301</v>
+        <v>9302</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>37</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>9302</v>
+        <v>9301</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>9315</v>
+        <v>9303</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2">
-        <v>17</v>
+      <c r="G17" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>9303</v>
+        <v>9317</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>9317</v>
+        <v>9316</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>9316</v>
+        <v>9315</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>9304</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>9305</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>9723</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="2" t="s">