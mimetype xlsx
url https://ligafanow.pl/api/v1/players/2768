--- v0 (2026-04-09)
+++ v1 (2026-06-06)
@@ -146,57 +146,57 @@
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Kopeć</t>
   </si>
   <si>
     <t>Nikita</t>
   </si>
   <si>
     <t>Perminov</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Garbowski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
+    <t>Jankowski</t>
+  </si>
+  <si>
+    <t>Wilk</t>
+  </si>
+  <si>
     <t>Auguścik</t>
-  </si>
-[...4 lines deleted...]
-    <t>Wilk</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Świątek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -951,97 +951,97 @@
       </c>
       <c r="B17" s="2">
         <v>10317</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8273</v>
+        <v>9867</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>9867</v>
+        <v>10173</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>10173</v>
+        <v>8273</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>9869</v>
       </c>
       <c r="C21" s="2" t="s">