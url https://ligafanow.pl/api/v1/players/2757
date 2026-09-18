--- v0 (2026-05-04)
+++ v1 (2026-09-18)
@@ -170,60 +170,60 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wekiera</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Rogalski		</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Domański</t>
   </si>
   <si>
     <t xml:space="preserve">Przemek     </t>
   </si>
   <si>
     <t xml:space="preserve">Budnicki     </t>
   </si>
   <si>
+    <t xml:space="preserve">Rafał     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jóźwiak     </t>
+  </si>
+  <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Wiśniewski</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Jóźwiak     </t>
   </si>
   <si>
     <t>Ruvim</t>
   </si>
   <si>
     <t>Tuceac</t>
   </si>
   <si>
     <t>MDA</t>
   </si>
   <si>
     <t xml:space="preserve">Wojtek </t>
   </si>
   <si>
     <t xml:space="preserve">Graczyk		</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Stachowiak</t>
   </si>
 </sst>
 </file>
 
@@ -878,83 +878,83 @@
       </c>
       <c r="B12" s="2">
         <v>8597</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8693</v>
+        <v>9574</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>9574</v>
+        <v>8693</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>10012</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
@@ -1108,74 +1108,74 @@
       </c>
       <c r="B22" s="2">
         <v>5106</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>8460</v>
+        <v>5109</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5109</v>
+        <v>8460</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>9577</v>
       </c>
       <c r="C25" s="2" t="s">