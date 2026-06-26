--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -155,54 +155,54 @@
   <si>
     <t>Joniuk</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Krzysztoń</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Frączyk</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Kozioł</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Witkowski</t>
+  </si>
+  <si>
     <t>Biały</t>
-  </si>
-[...1 lines deleted...]
-    <t>Witkowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Szewczyk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Niewiarowski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Yesayan</t>
   </si>
   <si>
     <t>Pirosz</t>
   </si>
   <si>
     <t>Sławomir</t>
   </si>
@@ -1053,74 +1053,74 @@
       </c>
       <c r="B20" s="2">
         <v>9519</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>10337</v>
+        <v>705</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>705</v>
+        <v>10337</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>10348</v>
       </c>
       <c r="C23" s="2" t="s">