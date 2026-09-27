--- v1 (2026-06-26)
+++ v2 (2026-09-27)
@@ -116,114 +116,114 @@
   <si>
     <t>Zawistowski</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Mroczkowski</t>
   </si>
   <si>
     <t>Kartik</t>
   </si>
   <si>
     <t xml:space="preserve">Dutt </t>
   </si>
   <si>
     <t>Korneliusz</t>
   </si>
   <si>
     <t>Troszczyński</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Cichecki</t>
+  </si>
+  <si>
     <t>Łuczywek</t>
   </si>
   <si>
-    <t>Cichecki</t>
-[...1 lines deleted...]
-  <si>
     <t>Szymborski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Błoński</t>
   </si>
   <si>
     <t>Joniuk</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Krzysztoń</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Frączyk</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Kozioł</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Biały</t>
+  </si>
+  <si>
     <t>Witkowski</t>
   </si>
   <si>
-    <t>Biały</t>
-[...1 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Szewczyk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Niewiarowski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
+    <t>Pirosz</t>
+  </si>
+  <si>
     <t>Yesayan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pirosz</t>
   </si>
   <si>
     <t>Sławomir</t>
   </si>
   <si>
     <t>Gediga</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Banaszczyk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -869,74 +869,74 @@
       </c>
       <c r="B12" s="2">
         <v>886</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>9298</v>
+        <v>10221</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>10221</v>
+        <v>9298</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>10283</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1053,74 +1053,74 @@
       </c>
       <c r="B20" s="2">
         <v>9519</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>705</v>
+        <v>10337</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>10337</v>
+        <v>705</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>10348</v>
       </c>
       <c r="C23" s="2" t="s">
@@ -1145,74 +1145,74 @@
       </c>
       <c r="B24" s="2">
         <v>7582</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>3048</v>
+        <v>9296</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>9296</v>
+        <v>3048</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>9293</v>
       </c>
       <c r="C27" s="2" t="s">