--- v0 (2026-04-01)
+++ v1 (2026-09-29)
@@ -56,63 +56,63 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Szarmach</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Kosiński</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>Trzaskowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Łuczak</t>
-  </si>
-[...7 lines deleted...]
-    <t>Trzaskowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Pławiak</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Łapacz</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t>Krzyt</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Świtaj</t>
   </si>
@@ -641,77 +641,77 @@
       </c>
       <c r="B3" s="2">
         <v>10445</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>5256</v>
+        <v>5758</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>5758</v>
+        <v>5256</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>8840</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">