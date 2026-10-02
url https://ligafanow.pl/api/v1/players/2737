--- v0 (2026-04-03)
+++ v1 (2026-10-02)
@@ -104,54 +104,54 @@
   <si>
     <t>Skrzek</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>NIedzielak</t>
   </si>
   <si>
     <t>Mirosław</t>
   </si>
   <si>
     <t>Banasiak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Gregorczyk</t>
+  </si>
+  <si>
     <t>Zieliński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gregorczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
     <t xml:space="preserve">Bartosik </t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Stankowski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Adamowicz</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper </t>
   </si>
@@ -766,89 +766,89 @@
       </c>
       <c r="B10" s="2">
         <v>10432</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>7519</v>
+        <v>9870</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2">
-        <v>17</v>
+      <c r="G11" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>9870</v>
+        <v>7519</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>11</v>
+      <c r="G12" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>6523</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>9</v>
       </c>
     </row>