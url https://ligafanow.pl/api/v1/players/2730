--- v0 (2026-04-04)
+++ v1 (2026-05-19)
@@ -143,66 +143,66 @@
   <si>
     <t>Gurak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wodnicki</t>
   </si>
   <si>
     <t>Decyk</t>
   </si>
   <si>
     <t xml:space="preserve">Olek </t>
   </si>
   <si>
     <t>Markowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Świtaj</t>
   </si>
   <si>
+    <t xml:space="preserve">Piotr </t>
+  </si>
+  <si>
+    <t>Kusaj</t>
+  </si>
+  <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Wardzyński</t>
+  </si>
+  <si>
     <t>Arendt</t>
   </si>
   <si>
     <t xml:space="preserve">Kawka </t>
-  </si>
-[...7 lines deleted...]
-    <t>Wardzyński</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
     <t>De Fenix</t>
   </si>
   <si>
     <t>Szczepan</t>
   </si>
   <si>
     <t>Skrzypczak</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Biadoń</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -1021,126 +1021,126 @@
       </c>
       <c r="B19" s="2">
         <v>5909</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>4350</v>
+        <v>8067</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>403</v>
+        <v>2487</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>8067</v>
+        <v>4350</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>2487</v>
+        <v>403</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>3487</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="2" t="s">