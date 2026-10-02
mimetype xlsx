--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -86,123 +86,123 @@
   <si>
     <t>Smoczyński</t>
   </si>
   <si>
     <t>Izabela</t>
   </si>
   <si>
     <t>Sowińska</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Łukasiewicz</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Mitoraj</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Wiszniewski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Wędzyński </t>
   </si>
   <si>
-    <t>Wiszniewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Konrad</t>
   </si>
   <si>
+    <t>Dudek</t>
+  </si>
+  <si>
+    <t>Bełczyński</t>
+  </si>
+  <si>
     <t>Podpirko</t>
   </si>
   <si>
-    <t>Bełczyński</t>
-[...4 lines deleted...]
-  <si>
     <t>Luc</t>
   </si>
   <si>
     <t>Kończal</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Nuszkiewicz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Gurak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Decyk</t>
+  </si>
+  <si>
     <t>Wodnicki</t>
   </si>
   <si>
-    <t>Decyk</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Olek </t>
   </si>
   <si>
     <t>Markowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Świtaj</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Kusaj</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Arendt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kawka </t>
+  </si>
+  <si>
     <t>Wardzyński</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Kawka </t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
     <t>De Fenix</t>
   </si>
   <si>
     <t>Szczepan</t>
   </si>
   <si>
     <t>Skrzypczak</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Biadoń</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -745,146 +745,146 @@
       </c>
       <c r="B7" s="2">
         <v>7233</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>567</v>
+        <v>5916</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5916</v>
+        <v>567</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>3276</v>
+        <v>3264</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>9818</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3264</v>
+        <v>3276</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3277</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
@@ -929,74 +929,74 @@
       </c>
       <c r="B15" s="2">
         <v>1591</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5556</v>
+        <v>3266</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3266</v>
+        <v>5556</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>5727</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1044,97 +1044,97 @@
       </c>
       <c r="B20" s="2">
         <v>8067</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2487</v>
+        <v>4350</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>4350</v>
+        <v>403</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>403</v>
+        <v>2487</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>3487</v>
       </c>
       <c r="C24" s="2" t="s">