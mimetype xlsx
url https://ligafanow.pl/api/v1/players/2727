--- v0 (2026-06-05)
+++ v1 (2026-09-18)
@@ -140,69 +140,69 @@
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t>Michniewicz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Puławski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Łukaszewicz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Polkowski</t>
+  </si>
+  <si>
     <t>Skrzypiec</t>
   </si>
   <si>
-    <t>Polkowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Janowski</t>
+  </si>
+  <si>
+    <t>Figat</t>
+  </si>
+  <si>
+    <t>Omyliński</t>
+  </si>
+  <si>
     <t>Gryglicki</t>
-  </si>
-[...7 lines deleted...]
-    <t>Omyliński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Lechnio</t>
   </si>
   <si>
     <t>Sewer</t>
   </si>
   <si>
     <t>Smolicha</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Pietrzak</t>
   </si>
@@ -973,181 +973,181 @@
       </c>
       <c r="B16" s="2">
         <v>1355</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>9634</v>
+        <v>1369</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1369</v>
+        <v>9634</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2448</v>
+        <v>2919</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>9712</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2919</v>
+        <v>8379</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>17</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>8379</v>
+        <v>2448</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2">
-        <v>88</v>
+      <c r="G22" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>9068</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>7</v>
       </c>
     </row>