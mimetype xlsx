--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -149,60 +149,60 @@
   <si>
     <t>Puławski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Łukaszewicz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Polkowski</t>
   </si>
   <si>
     <t>Skrzypiec</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Omyliński</t>
+  </si>
+  <si>
+    <t>Gryglicki</t>
+  </si>
+  <si>
     <t>Janowski</t>
   </si>
   <si>
     <t>Figat</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gryglicki</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Lechnio</t>
   </si>
   <si>
     <t>Sewer</t>
   </si>
   <si>
     <t>Smolicha</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Pietrzak</t>
   </si>
@@ -1019,120 +1019,120 @@
       </c>
       <c r="B18" s="2">
         <v>9634</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2919</v>
+        <v>8379</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>17</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>9712</v>
+        <v>2448</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>8379</v>
+        <v>2919</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>88</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2448</v>
+        <v>9712</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>9068</v>
       </c>
       <c r="C23" s="2" t="s">