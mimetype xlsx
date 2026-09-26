--- v1 (2026-05-13)
+++ v2 (2026-09-26)
@@ -65,56 +65,56 @@
   <si>
     <t>Fabisiak</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Płotnica</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Dobosz</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
+    <t>Czerwonka</t>
+  </si>
+  <si>
     <t>Sobotka</t>
   </si>
   <si>
-    <t>Czerwonka</t>
-[...1 lines deleted...]
-  <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Kaczmarczyk</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Bystros</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Komendołowicz</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Białasek</t>
   </si>
   <si>
     <t>Jose</t>
@@ -134,57 +134,57 @@
   <si>
     <t>Kuras</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Bartkiewicz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Michalczyk</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Felicki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Zdanowski</t>
+  </si>
+  <si>
+    <t>Kaczyński</t>
+  </si>
+  <si>
     <t>Piłatkowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Zdanowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Janiszewski</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Kępczyk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Duda</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Mikołajczuk</t>
   </si>
@@ -708,88 +708,88 @@
       </c>
       <c r="B5" s="2">
         <v>9336</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>9217</v>
+        <v>6641</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="G6" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>6641</v>
+        <v>9217</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
+      <c r="G7" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>10411</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>13</v>
       </c>
@@ -984,112 +984,112 @@
       </c>
       <c r="B17" s="2">
         <v>8377</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>9221</v>
+        <v>5192</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>13</v>
+      <c r="G18" s="2">
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>8546</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>5192</v>
+        <v>9221</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>2</v>
+      <c r="G20" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>4588</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>6</v>
       </c>
     </row>