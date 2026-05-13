--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -134,108 +134,108 @@
   <si>
     <t>Kuras</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Bartkiewicz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Michalczyk</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Felicki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Piłatkowski</t>
+  </si>
+  <si>
     <t>Kaczyński</t>
   </si>
   <si>
     <t>Zdanowski</t>
   </si>
   <si>
-    <t>Piłatkowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Janiszewski</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Kępczyk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Duda</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Mikołajczuk</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Januła</t>
   </si>
   <si>
     <t>Vlad</t>
   </si>
   <si>
     <t>Fedyukovich</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Kulesza</t>
+  </si>
+  <si>
     <t>Siemaszko</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kulesza</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -662,89 +662,89 @@
       </c>
       <c r="B3" s="2">
         <v>10240</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>9336</v>
+        <v>8616</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
-        <v>69</v>
+        <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>8616</v>
+        <v>9336</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>88</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>9217</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -984,112 +984,112 @@
       </c>
       <c r="B17" s="2">
         <v>8377</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8546</v>
+        <v>9221</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
-        <v>20</v>
+      <c r="G18" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5192</v>
+        <v>8546</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>2</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>9221</v>
+        <v>5192</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>13</v>
+      <c r="G20" s="2">
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>4588</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>6</v>
       </c>
     </row>
@@ -1191,89 +1191,89 @@
       </c>
       <c r="B26" s="2">
         <v>8331</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>8613</v>
+        <v>3811</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>3811</v>
+        <v>8613</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2">
-        <v>12</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>