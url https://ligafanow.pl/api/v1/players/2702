--- v0 (2026-04-02)
+++ v1 (2026-07-02)
@@ -89,54 +89,54 @@
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Turovskyi</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Losik</t>
   </si>
   <si>
     <t>Mykhailo</t>
   </si>
   <si>
     <t>Foroshchuk</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
+    <t>Pavlov</t>
+  </si>
+  <si>
     <t>Avkhimovych</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pavlov</t>
   </si>
   <si>
     <t>Taras</t>
   </si>
   <si>
     <t>Mysko</t>
   </si>
   <si>
     <t>Vitalii</t>
   </si>
   <si>
     <t>Diiev</t>
   </si>
   <si>
     <t>Yan</t>
   </si>
   <si>
     <t>Galecki</t>
   </si>
   <si>
     <t>Yaraslau</t>
   </si>
   <si>
     <t>Sycheuski</t>
   </si>
@@ -685,74 +685,74 @@
       </c>
       <c r="B7" s="2">
         <v>5994</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5832</v>
+        <v>9963</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>9963</v>
+        <v>5832</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>5611</v>
       </c>
       <c r="C10" s="2" t="s">