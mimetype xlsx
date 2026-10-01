--- v1 (2026-07-03)
+++ v2 (2026-10-01)
@@ -128,69 +128,69 @@
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Telakowiec</t>
   </si>
   <si>
     <t>Mykhailo</t>
   </si>
   <si>
     <t>Heivych</t>
   </si>
   <si>
     <t>Heyvych</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Piotrowski</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
+    <t>Blintsov</t>
+  </si>
+  <si>
     <t>Smolinskyi</t>
   </si>
   <si>
-    <t>Blintsov</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t>Yakubiak</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
+    <t>Slobodyniuk</t>
+  </si>
+  <si>
     <t>Danchuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Slobodyniuk</t>
   </si>
   <si>
     <t>Vasyl</t>
   </si>
   <si>
     <t>Kurtyniak</t>
   </si>
   <si>
     <t>Viacheslav</t>
   </si>
   <si>
     <t>Tymkiv</t>
   </si>
   <si>
     <t xml:space="preserve">Volodymyr </t>
   </si>
   <si>
     <t xml:space="preserve">Havrylyshyn </t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Slobozheniuk </t>
   </si>
@@ -906,143 +906,143 @@
       </c>
       <c r="B14" s="2">
         <v>9498</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>9497</v>
+        <v>9319</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>9319</v>
+        <v>9497</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>4650</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8124</v>
+        <v>8914</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8914</v>
+        <v>8124</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>8625</v>
       </c>
       <c r="C20" s="2" t="s">