--- v0 (2026-04-03)
+++ v1 (2026-07-03)
@@ -113,84 +113,84 @@
   <si>
     <t>Parnitskii</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Petlyak</t>
   </si>
   <si>
     <t>Ihor</t>
   </si>
   <si>
     <t>Klocs</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Telakowiec</t>
   </si>
   <si>
     <t>Mykhailo</t>
   </si>
   <si>
+    <t>Heivych</t>
+  </si>
+  <si>
     <t>Heyvych</t>
   </si>
   <si>
-    <t>Heivych</t>
-[...1 lines deleted...]
-  <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Piotrowski</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
     <t>Smolinskyi</t>
   </si>
   <si>
     <t>Blintsov</t>
   </si>
   <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t>Yakubiak</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
+    <t>Danchuk</t>
+  </si>
+  <si>
     <t>Slobodyniuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Danchuk</t>
   </si>
   <si>
     <t>Vasyl</t>
   </si>
   <si>
     <t>Kurtyniak</t>
   </si>
   <si>
     <t>Viacheslav</t>
   </si>
   <si>
     <t>Tymkiv</t>
   </si>
   <si>
     <t xml:space="preserve">Volodymyr </t>
   </si>
   <si>
     <t xml:space="preserve">Havrylyshyn </t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Slobozheniuk </t>
   </si>
@@ -837,74 +837,74 @@
       </c>
       <c r="B11" s="2">
         <v>7461</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>9999</v>
+        <v>8624</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>8624</v>
+        <v>9999</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>9498</v>
       </c>
       <c r="C14" s="2" t="s">
@@ -975,74 +975,74 @@
       </c>
       <c r="B17" s="2">
         <v>4650</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8914</v>
+        <v>8124</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8124</v>
+        <v>8914</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>8625</v>
       </c>
       <c r="C20" s="2" t="s">