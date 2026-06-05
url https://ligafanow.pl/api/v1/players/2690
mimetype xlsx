--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -110,116 +110,116 @@
   <si>
     <t>Pacholuk</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Hebda</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Skotnicki</t>
   </si>
   <si>
     <t xml:space="preserve">Jan </t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Osowski</t>
   </si>
   <si>
+    <t>Maciej</t>
+  </si>
+  <si>
+    <t>Grabicki</t>
+  </si>
+  <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t>Sioch</t>
   </si>
   <si>
-    <t>Maciej</t>
-[...4 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Taradejna</t>
+  </si>
+  <si>
+    <t>Derlatka</t>
+  </si>
+  <si>
     <t>Mazur</t>
   </si>
   <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t>Cichawa</t>
   </si>
   <si>
     <t>Trąbiński</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
-    <t>Taradejna</t>
-[...4 lines deleted...]
-  <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Kucharczyk</t>
   </si>
   <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Jagielski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
+    <t>Gall</t>
+  </si>
+  <si>
     <t>Szeliga</t>
   </si>
   <si>
-    <t>Gall</t>
-[...1 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Wojciechowski</t>
+  </si>
+  <si>
     <t>Czyżewski</t>
   </si>
   <si>
-    <t>Wojciechowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Karolik</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Gołąd</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Warszawski</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Sławiński</t>
   </si>
   <si>
     <t>Wojciech</t>
@@ -281,78 +281,78 @@
   <si>
     <t>Szulkowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Roguski</t>
   </si>
   <si>
     <t>Senda</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szałek</t>
   </si>
   <si>
     <t>Zambrzycki</t>
   </si>
   <si>
+    <t xml:space="preserve">Leleno </t>
+  </si>
+  <si>
     <t>Hopcia</t>
   </si>
   <si>
     <t>Bui</t>
   </si>
   <si>
-    <t xml:space="preserve">Leleno </t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dorajczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Kępiński</t>
   </si>
   <si>
+    <t>Mucha</t>
+  </si>
+  <si>
+    <t>Durajczyk</t>
+  </si>
+  <si>
     <t>Barzyc</t>
-  </si>
-[...4 lines deleted...]
-    <t>Durajczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Yaroslav</t>
   </si>
   <si>
     <t>Manzhaliy</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -998,215 +998,215 @@
       </c>
       <c r="B12" s="2">
         <v>10372</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>6594</v>
+        <v>9382</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>50</v>
+      <c r="G13" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>9382</v>
+        <v>6594</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>11</v>
+      <c r="G14" s="2">
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>8232</v>
+        <v>8603</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6591</v>
+        <v>10204</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2">
-        <v>24</v>
+      <c r="G16" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>10202</v>
+        <v>8232</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>9782</v>
+        <v>6591</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>11</v>
+      <c r="G18" s="2">
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8603</v>
+        <v>10202</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>10204</v>
+        <v>9782</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>9802</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
@@ -1228,123 +1228,123 @@
       </c>
       <c r="B22" s="2">
         <v>9628</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>4618</v>
+        <v>6952</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>6952</v>
+        <v>4618</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>9706</v>
+        <v>9585</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>9585</v>
+        <v>9706</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>8592</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
@@ -1444,51 +1444,51 @@
       </c>
       <c r="E31" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>10205</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>8640</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F33" s="2" t="s">
@@ -1688,218 +1688,218 @@
       </c>
       <c r="B42" s="2">
         <v>8028</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="2">
-        <v>9783</v>
+        <v>9707</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="2">
-        <v>9707</v>
+        <v>9783</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="2">
         <v>3777</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="2">
         <v>9680</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="2">
         <v>9708</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="2">
-        <v>8150</v>
+        <v>6562</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="2">
-        <v>8604</v>
+        <v>8150</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="2">
-        <v>6562</v>
+        <v>8604</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="2">
         <v>9624</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E51" s="2" t="s">
@@ -1918,97 +1918,97 @@
       </c>
       <c r="B52" s="2">
         <v>6579</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="2">
-        <v>2494</v>
+        <v>6783</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="2">
-        <v>6783</v>
+        <v>9997</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="2">
-        <v>9997</v>
+        <v>2494</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="2">
         <v>6589</v>
       </c>
       <c r="C56" s="2" t="s">