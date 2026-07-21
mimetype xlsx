--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -302,54 +302,54 @@
   <si>
     <t>Zambrzycki</t>
   </si>
   <si>
     <t xml:space="preserve">Leleno </t>
   </si>
   <si>
     <t>Hopcia</t>
   </si>
   <si>
     <t>Bui</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dorajczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Kępiński</t>
   </si>
   <si>
+    <t>Durajczyk</t>
+  </si>
+  <si>
     <t>Mucha</t>
-  </si>
-[...1 lines deleted...]
-    <t>Durajczyk</t>
   </si>
   <si>
     <t>Barzyc</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t>Yaroslav</t>
   </si>
   <si>
     <t>Manzhaliy</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1918,74 +1918,74 @@
       </c>
       <c r="B52" s="2">
         <v>6579</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="2">
-        <v>6783</v>
+        <v>9997</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="2">
-        <v>9997</v>
+        <v>6783</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="2">
         <v>2494</v>
       </c>
       <c r="C55" s="2" t="s">