--- v0 (2026-03-30)
+++ v1 (2026-05-20)
@@ -122,120 +122,120 @@
   <si>
     <t xml:space="preserve">Ihar </t>
   </si>
   <si>
     <t xml:space="preserve">Bakun </t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Kozłowski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Pawlak</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Latosiewicz</t>
+  </si>
+  <si>
     <t>Sidorowicz</t>
   </si>
   <si>
     <t>Miękina</t>
   </si>
   <si>
-    <t>Latosiewicz</t>
+    <t>Marcin</t>
+  </si>
+  <si>
+    <t>Napierski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Wiktoruk </t>
   </si>
   <si>
-    <t>Marcin</t>
-[...4 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Sieciechowicz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dębski</t>
   </si>
   <si>
     <t>Głębocki</t>
   </si>
   <si>
     <t xml:space="preserve">Maliński </t>
   </si>
   <si>
     <t>Matynia</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Pekowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Ułasiuk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Krzywicki</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Sypniewski</t>
+  </si>
+  <si>
     <t>Adamczyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sypniewski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Barszczewski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -924,143 +924,143 @@
       </c>
       <c r="B14" s="2">
         <v>107</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2315</v>
+        <v>1876</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1474</v>
+        <v>2315</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2">
-        <v>1</v>
+      <c r="G16" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>1876</v>
+        <v>1474</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>11</v>
+      <c r="G17" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4031</v>
+        <v>2239</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2239</v>
+        <v>4031</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>4337</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -1246,74 +1246,74 @@
       </c>
       <c r="B28" s="2">
         <v>1750</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>4</v>
+        <v>9722</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>9722</v>
+        <v>4</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>9813</v>
       </c>
       <c r="C31" s="2" t="s">