--- v1 (2026-05-20)
+++ v2 (2026-10-05)
@@ -41,95 +41,95 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
+    <t>Jaworek</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Katnaji</t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Pręgowski</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Gwóźdź</t>
   </si>
   <si>
     <t>Bimerowski</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Borowski</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
+    <t>Kopczynski</t>
+  </si>
+  <si>
     <t>Stoch</t>
   </si>
   <si>
-    <t>Kopczynski</t>
-[...1 lines deleted...]
-  <si>
     <t>Franek</t>
   </si>
   <si>
     <t>Walczak</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Dryka</t>
   </si>
   <si>
     <t xml:space="preserve">Ihar </t>
   </si>
   <si>
     <t xml:space="preserve">Bakun </t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Kozłowski</t>
@@ -152,90 +152,90 @@
   <si>
     <t>Miękina</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Napierski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Wiktoruk </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Sieciechowicz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Matynia</t>
+  </si>
+  <si>
+    <t>Głębocki</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maliński </t>
+  </si>
+  <si>
     <t>Dębski</t>
   </si>
   <si>
-    <t>Głębocki</t>
-[...7 lines deleted...]
-  <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Pekowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Ułasiuk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Krzywicki</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Adamczyk</t>
+  </si>
+  <si>
     <t>Sypniewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adamczyk</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Barszczewski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -625,74 +625,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>9734</v>
+        <v>2856</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>2856</v>
+        <v>9734</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>6970</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -763,74 +763,74 @@
       </c>
       <c r="B7" s="2">
         <v>5</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>115</v>
+        <v>7802</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>7802</v>
+        <v>115</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>9962</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -1062,66 +1062,66 @@
       </c>
       <c r="B20" s="2">
         <v>4337</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>7522</v>
+        <v>596</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>11</v>
+      <c r="G21" s="2">
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>1162</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>10</v>
       </c>
     </row>
@@ -1131,66 +1131,66 @@
       </c>
       <c r="B23" s="2">
         <v>103</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>596</v>
+        <v>7522</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>20</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>4477</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1232,88 +1232,88 @@
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>1750</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>9722</v>
+        <v>4</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>4</v>
+        <v>9722</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>9813</v>
       </c>
       <c r="C31" s="2" t="s">