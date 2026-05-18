--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -92,66 +92,66 @@
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Kubicki</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Banasiak </t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
+    <t>Szklennik</t>
+  </si>
+  <si>
+    <t>Mieszkowicz</t>
+  </si>
+  <si>
     <t>Reszczyński</t>
   </si>
   <si>
-    <t>Szklennik</t>
-[...4 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t xml:space="preserve">Rolek </t>
+  </si>
+  <si>
     <t>Orzechowski</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Rolek </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Idzikowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Bichta</t>
   </si>
   <si>
     <t xml:space="preserve">Stefan	</t>
   </si>
   <si>
     <t xml:space="preserve">Necula	</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
@@ -720,175 +720,175 @@
       </c>
       <c r="B8" s="2">
         <v>4693</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>4117</v>
+        <v>816</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>816</v>
+        <v>9082</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>9082</v>
+        <v>4117</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>1911</v>
+        <v>4695</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>4695</v>
+        <v>1911</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>6255</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>3663</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">