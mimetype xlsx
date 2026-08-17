--- v1 (2026-05-18)
+++ v2 (2026-08-17)
@@ -104,54 +104,54 @@
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Banasiak </t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Szklennik</t>
   </si>
   <si>
     <t>Mieszkowicz</t>
   </si>
   <si>
     <t>Reszczyński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Orzechowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rolek </t>
-  </si>
-[...1 lines deleted...]
-    <t>Orzechowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Idzikowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Bichta</t>
   </si>
   <si>
     <t xml:space="preserve">Stefan	</t>
   </si>
   <si>
     <t xml:space="preserve">Necula	</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
@@ -789,106 +789,106 @@
       </c>
       <c r="B11" s="2">
         <v>4117</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>4695</v>
+        <v>1911</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>1911</v>
+        <v>4695</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>6255</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>3663</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">